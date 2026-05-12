--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -51,345 +51,345 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/1/1_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL, TROCAR A TUBULAÇÃO E LEVANTAR O ATERRO NA ESTRADA DO BAIRRO PEROBAS; INSTALAR POSTES DE ILUMINAÇÃO AO LADO DA IGREJA SENHOR BOM JESUS; INSTALAR POSTES DE ILUMINAÇÃO NA ENTRADA DO BAIRRO DE FURNAS. </t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fernando Henrique Ribeiro Junho</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR A CONCRETAGEM OU CALÇAMENTO DA ÁREA DE ACESSO À FARMÁCIA DE MINAS.  </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/3/3_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, CONSTRUIR UM POÇO ARTESIANO NO BAIRRO POSTO ALIANÇA PRÓXIMO À CAIXA D'ÁGUA.  </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/4/4_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, REALIZAR MELHORIA NOS POÇOS ARTESIANOS DOS BAIRROS POSTO ALIANÇA, YATE CLUBE RIO VERDE E PARAÍSO DOS PESCADORES. </t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, FAZER UM QUEBRA-MOLA PARA EVITAR ACIDENTES DE CARROS E MOTOS NA RUA CAMILO JOSÉ DE LACERDA, ANTES DA ESQUINA PRÓXIMO AO PORTÃO DOS FUNDOS DO ESTÁDIO MUNICIPAL.  </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luciano Lacerda de Souza</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/6/6_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, SOLICITAR AO GOVERNO ESTADUAL A DOAÇÃO DE DOIS TERRENOS NO MUNICÍPIO DE PROPRIEDADE DO ESTADO: O TERRENO ONDE ESTÁ CONSTRUÍDA A ANTIGA DELEGACIA DE POLÍCIA E O TERRENO ONDE EXISTIA A "ESCOLA VELHA" E O PARQUE INFANTIL. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/7/7_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA AO SENHOR PREFEITO MUNICIPAL, INDICAÇÃO ENVIADA ATRAVÉS DO OFÍCIO Nº 05 DE 09/02/2011, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE CONCEDER REAJUSTE NO VALOR DO VALE-ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS, DE R$80,00 (OITENTA REAIS) PARA R$100,00 (CEM REAIS).  </t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/8/8_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL  AS SEGUINTES PROVIDÊNCIAS: DETERMINAR A CONSTRUÇÃO DE PROTEÇÕES LATERAIS (CABEÇAS) NA PASSAGEM DE GADO NA PROPRIEDADE DO SR. MARIO OPENHEIMER; TROCAR A TUBULAÇÃO CONDUTORA DE ÁGUA E LEVANTAR O ATERRO NA ESTRADA QUE PASSA PELA PROPRIEDADE DO SR. EZEQUIEL RIBEIRO DO VALE NO BAIRRO MIRONGA; REALIZAR A COLETA DE LIXO EM TODO O BAIRRO DAS PEROBAS; SUBSTITUIR AS LIXEIRAS DO BAIRRO DE FURNAS POR RECIPIENTES DE COLETA SELETIVA PLÁSTICO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/9/9_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, CEDER TRANSPORTE PARA CONDUÇÃO DOS PROPRIETÁRIOS RURAIS PARA  PARTICIPAR DO CIRCUITO MINEIRO DE CAFEICULTURA A SER REALIZADO EM TRÊS PONTAS/MG, NO DIA 17 DE JULHO DE 2011 À PARTIR DAS 7:00 HORAS. </t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcos da Teca</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/10/10_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, REALIZAR AS SEGUINTES OBRAS: CONSTRUIR UMA SALA COM ÁREA DE 3M X 2M PARA QUE POSSA SER FEITA A CASTRAÇÃO DOS CÃES; CONSTRUIR CINCO BAIAS COM ÁREA DE 1M X 1M PARA PERMANÊNCIA DOS CÃES DURANTE A RECUPERAÇÃO; OS CUIDADOS APÓS A CASTRAÇÃO DOS ANIMAIS, BEM COMO OS DEMAIS PROCEDIMENTOS, PASSAM A SEREM DE RESPONSABILIDADE DE UMA ONG.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/11/11_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR A CONSTRUÇÃO DE UM ABRIGO PARA ESPERA DE ÔNIBUS NA ENTRADA PARA O BAIRRO TANQUINHO ÀS MARGENS DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vanderley Cândido de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, CRIAR VAGAS DE GARI NO EDITAL DO CONCURSO, INCLUIR UMA VAGA PARA O CARGO DE VETERINÁRIO, OU, REALIZAR A CONTRATAÇÃO DE UM PROFISSIONAL PARA ESTA FUNÇÃO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR QUE SEJA FEITO REDUTORES DE VELOCIDADE NO FINAL DA RUA CAMILO JOSÉ DE LACERDA E OUTRO NO INICIO DA RUA MARIA APARECIDA MENDES DE OLIVEIRA; FAZER REDUTORES DE VELOCIDADE AO FINAL DA RUA CEL. JOSÉ CLETO DUARTE EM FRENTE À QUADRA ESPORTIVA E OUTRO NA RUA JOÃO VILELA VASCONCELOS; INDICA AINDA, ALUGAR A PISCINA DE PROPRIEDADE DO SR. FLAMARION PARA PRÁTICA DE AULAS DE NATAÇÃO, BEM COMO, DE ATIVIDADES DE FISIOTERAPIA. </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vanda Aparecida de Souza</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR O FECHAMENTO (PROTEÇÃO) COM TELA DO POLIESPORTIVO MUNICIPAL LOCALIZADO NO LOTEAMENTO JOSÉ BRANDÃO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Pedro Ribeiro Filho</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR AO SETOR RESPONSÁVEL, REALIZAR O CASCALHAMENTO DAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Silvana da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR A DEMARCAÇÃO  DE FAIXAS DE PEDESTRE E SINALIZAÇÃO DE ÁREA ESCOLAR (EMBARQUE E DESEMBARQUE ESCOLARES) EM DETERMINADOS PONTOS DO MUNICÍPIO VISANDO A SEGURANÇA E O BEM ESTAR DOS CIDADÃOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/17/17_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, DESTINAR A ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO LOCALIZADA NO BAIRRO POSTO ALIANÇA, PARA A FINALIDADE DE LOTEAMENTO HABITACIONAL POPULAR. </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, REALIZAR O  RESTANTE DO CALÇAMENTO DO BAIRRO DE FURNAS QUE AINDA FALTA SER CONCLUÍDO.  </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/19/19_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, DETERMINAR A CONSTRUÇÃO DE MURETAS DE PROTEÇÃO NA PONTE RECONSTRUÍDA E LOCALIZADA NA PROPRIEDADE DO SR. ZECA DO JORDÃO NO BAIRRO SANTANAL. </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, DISTRIBUIR OS LOTES DE TERRENO ÀS PESSOAS DE BAIXA RENDA. </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SENHORES MARCELO RECIATE, ANTÔNIO GONÇALVES DE MELO FILHO, RAFAEL AUGUSTO RECIATE, JOÃO CARLOS DA SILVA MAIA, SÉRGIO ÁLVARO FONSECA FILHO, APARECIDO RAFAEL DE OLIVEIRA, LEONARDO DE SOUZA ROCHA E A TODOS OS VIZINHOS QUE PRESTARAM SOCORRO AO SENHOR MÁRCIO HELENO GONÇALVES, NA OCASIÃO DO INCÊNDIO OCORRIDO EM SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR CLEIFON RENATO DE SOUZA, PELO ÊXITO NA ELEIÇÃO PARA DIRETOR DA ESCOLA ESTADUAL CEL. GABRIEL CAPISTRANO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/28/28_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DRA. ROMILDA DE JESUS MIRANDA COELHO, BOAS VINDAS FRENTE À DELEGACIA DE POLÍCIA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Silvana da Saúde, Fernando Henrique Ribeiro Junho, João Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/21/21_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. TALLES ADELINO E DO FALECIMENTO DA SRA. ÂNGELA RIBEIRO VILELA OPENHEIMER.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Fernando Henrique Ribeiro Junho, Silvana da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/22/22_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. EDIMÉIA DE OLIVEIRA DA SILVA E DO FALECIMENTO DA SRA. VERÔNICA HART.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. VITOR MIGUEL E DO FALECIMENTO DA SRA. MARIA JOSÉ JUNHO BALBINO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/24/24_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. MARIA GARCIA FERREIRA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. SANDRA MARA PAIVA RIBEIRO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. CARMEM LOPES MORAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -696,68 +696,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>