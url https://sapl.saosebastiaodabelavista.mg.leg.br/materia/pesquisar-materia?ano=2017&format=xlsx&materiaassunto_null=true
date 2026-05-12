--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -54,646 +54,646 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Marolo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Guilherme</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA MOLA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Silvana da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE ADICIONAIS DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ÁRVORE.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEDETIZAÇÃO DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VARRIÇÃO NO BAIRRO SANTA EDWIRGES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE ABERTURA DE ESTRADA CONFORME A LEI MUNICIPAL Nº1109/2013 &amp;#8211; PORTEIRA ADENTRO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paçoca</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA DE SINALIZAÇÃO INDICANDO A LOCALIZAÇÃO DO PONTO DE ÔNIBUS DA LINHA GARDÊNIA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE VENTILADORES NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO NA ESTRADA DE ACESSO E RUA DO BAIRRO PARAÍSO DOS PESCADORES. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Toninho Beira Serra</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A) SUBSTITUIR O ENCANAMENTO DA REDE DE ESGOTO DO BAIRRO ALIANÇA. B) INSTALAR ACADEMIA AO AR LIVRE. C) ALTERAR O MODO DE FUNCIONAMENTO DA CAIXA D&amp;#8217;ÁGUA PARA O SISTEMA AUTOMÁTICO._x000D_
 </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A) COLOCAR DOIS TAMBORES DE COLETA DE LIXO NO BAIRRO PAREDÃO. B) REALIZAR A RETIRADA DO LIXO AO MENOS DUAS VEZES POR SEMANA. _x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Coquinho</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>PADRONIZAÇÃO DA ALTURA DAS CALÇADAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR NA RUA AO LADO DO CEMITÉRIO MUNICIPAL GALERIA OU CANELETA PARA ESCOAMENTO DE ÁGUA DA CHUVA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO DE RUAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FAIXA DE TRAVESSIA ELEVADA PARA PEDESTRE.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE TRANSITO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIR MAIS VAGAS DE TAXISTA NA CIDADE.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO DERMATOLOGISTA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMANÊNCIA DO TÉCNICO DA EMATER.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO. </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.doc</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO A AGÊNCIA DE CORREIOS SOLUÇÕES PARA A ADEQUADA ENTREGA DE CORRESPONDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.doc</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINAR A CONSTRUÇÃO DE UM QUEBRA-MOLA NA ESTRADA DE ACESSO AO BAIRRO SANTANAL</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO ORGANIZACIONAL GERAL DA ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO DA BELA VISTA - PLANO DE CARGOS E SALÁRIOS. </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E CRIA VAGAS PARA REALIZAÇÃO DE CONCURSO PÚBLICO NA ADMINISTRAÇÃO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER AUXILIO FINANCEIRO SOB A FORMA DE_x000D_
 SUBVENÇÃO À ASSOCIAÇÃO COMUNITÁRIA DE_x000D_
 RADIOFUSÃO BELAVISTENSE. </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA FUNÇÃO GRATIFICADA DE MÉDICO DO_x000D_
 TRABALHO AO MÉDICO CLÍNICO GERAL DO_x000D_
 QUADRO EFETIVO DO MUNICÍPIO DE SÃO_x000D_
 SEBASTIÃO DA BELA VISTA. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA GRATIFICAÇÃO PARA SERVIDORES NO_x000D_
 ÂMBITO DA SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE DO MUNICÍPIO DE SÃO SEBASTIÃO DA_x000D_
 BELA VISTA. </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A RECUPERAÇÃO DE CRÉDITOS DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A REGULAMENTAR E PROMOVER DOAÇÕES DE LOTES DE SUA PROPRIEDADE A FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO A ESCOLA ESTADUAL CORONEL GABRIEL CAPISTRANO</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR CONCESSÃO ONEROSA DE USO DE BEM PUBLICO NA ÁREA DO PARQUE MUNICIPAL DE SÃO SEBASTIÃO DA BELA VISTA, PARA EXPLORAÇÃO DE SERVIÇOS DE BAR E DE RECREAÇÃO</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NO PPA 2014/2017 NA LEI N°1.120/2013, ABRE CRÉDITO ADICIONAL ESPECIAL NA LOA 2017, NA LEI 1208/2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA PODER EXECUTIVO A FAZER CONCEÇÃO ONEROSA DE USO DE BEM PÚBLICO NAS PRAÇAS DO CENTRO DO MUNICIPIO DE SAO SEBASTIAO DA BELA VISTA PARA EXPLORÇÃO DE SERVIÇOS DE TRAILERS DE FOOD TRUCK E SIMILARES. </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIAS. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DESAFETAÇÃO DA ÁREA INSTITUCIONAL E A ALIENAÇÂO NO LOTEAMENTO &amp;#8220;PREFEITO AMILCAR FARIA&amp;#8221;, QUE ESPECIFICA PARA OS FINS QUE MENCIONA. </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA FEIRA LIVRE DO PRODUTOR NAS CONDIÇÕES QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 1.232, DE 06 DE JUNHO DE 2017 (LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2018) QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018-2021. PPA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOA- PLANO DE LEI ORÇAMENTÁRIA- ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE ÁREA DE EXPANSÃO URBANA PARA FINS ESPECÍFICO NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA - MG </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE ÁREA DE EXPANSÃO URBANA PARA FINS ESPECÍFICO NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA - MG</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 35.000,00 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO DE SÃO SEBASTIÃO DA BELA VISTA À CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE MINAS GERAIS, PARA O FIM DE ESTABELECER COLABORAÇÃO FEDERATIVA NA ORGANIZAÇÃO, REGULAÇÃO, FISCALIZAÇÃO, E PRESTAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO. </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER A REGULARIZAÇÃO DO LOTEAMENTO CONSOLIDADO &amp;#8220;BENEDITO ANDRE BARBOSA&amp;#8221; NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA, INTERESSE SOCIAL DE ÂMBITO MUNICIPAL. </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EMPREENDEDORA E PROPRIETÁRIA A PROMOVER A REGULARIZAÇÃO DO LOTEAMENTO CONSOLIDADO &amp;#8220;POR DO SOL&amp;#8221; NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA, INTERESSE SOCIAL DE ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O TRÂNSITO E USO DE BICICLETAS, SKATES, PATINETES, PATINS E SIMILARES </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EM &amp;#8220;CESSÃO DE USO&amp;#8221; POR PRAZO DE 15 ANOS, A CONSTRUIR PONTO DE ATENDIMENTO E CAMPO DE FUTEBOL DE EM ÁREA DE 1.500 M² NO IMÓVEL DE PROPROEDADE DO SR. MARCOS RENNÓ MOREIRA EM PARCERIA PÚBLICO/PRIVADO PARA ATENDIMENTO DOS BAIRROS DO PAREDÃO E SANTA EDWIRGENS NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA, DESTINADO A EXECUÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O DIA DA CONSCIÊNCIA NEGRA, COMEMORADO ANUALMENTE NO DIA 20 D ENOVEMBRO, NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA - MG. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1000,68 +1000,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>