--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -51,363 +51,363 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/85/85_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE VAGAS E CARGOS EXECUTIVOS EM COMISSÃO NA ADMINISTRAÇÃO MUNICIPAL. </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS EXECUTIVOS EM COMISSÃO NA ADMINISTRAÇÃO MUNICIPAL.  </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/84/84_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE DE REPRESENTAÇÃO_x000D_
 DOS MUNICÍPIOS DO ESTADO MINAS GERAIS&amp;#8211;ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS &amp;#8211; AMM.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER A EMPRESA KF INDÚSTRIA E COMÉRCIO DE TRANSFORMADORES E CONDUTORES ELÉTRICOS LTDA - ME, INCENTIVO AO DESENVOLVIMENTO SOCIAL POR MEIO DE ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO OFICIAL DAS RUAS LOCALIZADAS NO LOTEAMENTO &amp;#8220;PAIS E_x000D_
 FILHOS&amp;#8221; DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA &amp;#8211; MG,</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER A EMPRESA ADVANSAT INDÚSTRIA E COMÉRCIO DE PRODUTOS ELETRÔNICOS LTDA, INCENTIVO AO DESENVOLVIMENTO SOCIAL POR MEIO DE ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG) E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/89/89_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL &amp;#8220;CARTÃO - CRIANÇA FELIZ&amp;#8221; NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG) E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/90/90_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE GRATIFICAÇÃO PARA SERVIDORES PRESTADORES DE SERVIÇOS EM DIAS DE EVENTOS NO ÂMBITO DE SUAS RESPECTIVAS SECRETARIAS DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO MULTIDISCIPLINAR &amp;#8211; CEM &amp;#8220;SANDRA MARA PAIVA RIBEIRO&amp;#8221; VINCULADOS À SECRETARIA MUNICIPAL DE EDUCAÇÃO E SECRETARIA DE SAÚDE, SECRETARIA DA CULTURA; SECRETARIA DA ASSISTÊNCIA SOCIAL E SECRETARIA DE ESPORTE, LAZER E TURISMO, DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, PARA FINS DE DESAPROPRIAÇÃO AMIGÁVEL, O TERRENO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA ARTIGO 1º E ARTIGO 4º DA LEI MUNICIPAL Nº 1.258 DE 06 DE DEZEMBRO DE 2017 DO LOTEAMENTO &amp;#8220;JARDIM BELA VISTA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUMENTO GERAL AOS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL DE SÃO SEBASTIÃO DA BELA VISTA (MG) E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A JORNADA DE TRABALHO PARA OS PROFESSORES MUNICIPAIS NO ÂMBITO DO_x000D_
 MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG) ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO OFICIAL DAS RUAS LOCALIZADAS NO LOTEAMENTO &amp;#8220;JARDIM_x000D_
 BELA VISTA&amp;#8221; DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA &amp;#8211; MG.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO OFICIAL DAS RUAS LOCALIZADAS NO LOTEAMENTO &amp;#8220;VITOCA_x000D_
 I&amp;#8221; DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA &amp;#8211; MG. </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER A EMPRESA &amp;#8220;ARSIL INDÚSTRIA E COMÉRCIO DE_x000D_
 CONFECÇÕES LTDA &amp;#8211; ME&amp;#8221; INCENTIVO AO DESENVOLVIMENTO SOCIAL POR MEIO DE ATIVIDADES_x000D_
 ECONÔMICAS NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA (MG)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO DE LOCAÇÃO DE IMÓVEL URBANO.  </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O §2° DO ARTIGO 1º DA LEI MUNICIPAL 1.040 DE JULHO DE 2009, QUE AUTORIZA O FORNECIMENTO DE VALE-ALIMENTAÇÃO AOS AGENTES PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O AUMENTO DA &amp;#8220;GREP &amp;#8211; GRATIFICAÇÃO DE ESTÍMULO À PRODUTIVIDADE&amp;#8221; PAGA AOS SERVIDORES EM EXERCÍCIO, INSTITUÍDA PELA LEI MUNICIPAL Nº 1.108 DE 22 DE AGOSTO DE 2013 DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA - MG. </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NO PPA 2018/2021 NA LEI NO 1.247/2017, ABRE CRÉDITO ADICIONAL ESPECIAL NA LOA 2018 NA LEI NO 1.248/2017</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O ESTÁGIO REMUNERADO DE_x000D_
 ESTUDANTES, COMO FONTE INSPIRADORA DE ESCOLARIZAÇÃO, QUALIDADE DE VIDA E RENDA_x000D_
 FAMILIAR, NO FÓRUM E NA DELEGACIA DE POLÍCIA CIVIL DA COMARCA DE SANTA RITA DO_x000D_
 SAPUCAÍ &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A INCENTIVAR O FESTIVAL DE MÚSICA SERTANEJA RAIZ E INCLUÍ-LO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DE REGULARIZAÇÃO DE INTERESSE SOCIAL DO &amp;#8220;LOTEAMENTO SABARÁ&amp;#8221;&amp;#8217;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO OFICIAL DAS RUAS LOCALIZADAS NO LOTEAMENTO &amp;#8220;SABARÁ&amp;#8221; DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA &amp;#8211; MG, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 1.199 DE 16 DE AGOSTO DE 2016 QUE DISPÕE DENOMINAÇÃO OFICIAL DE RUA E ESTRADA MUNICIPAL NO LOTEAMENTO AMILCAR FARIA, DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA &amp;#8211; MG, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -714,68 +714,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>