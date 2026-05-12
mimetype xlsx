--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -54,624 +54,624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_pesar_15-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_pesar_15-2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar em virtude do falecimento do Sr. José Cassemiro, ocorrido no dia 14/10/2024."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_pesar_16-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_pesar_16-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Sebastião Rômulo do Prado.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/161/mocao_de_pesar_17-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/161/mocao_de_pesar_17-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Benedito Afonso Pinto Junho.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antônio, Fernando, João Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/131/1_pdl_01-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/131/1_pdl_01-2024.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o disposto no § 2° do art. 95 da Lei Federal 14.133 de 2021, para estabelecer o contrato verbal para pequenas compras ou o de prestação de serviços de pronto pagamento para suprir as demandas da Administração Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/137/plc_3-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/137/plc_3-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o pagamento retroativo dos meses de janeiro a abril de 2024, relativo ao piso nacional ao magistério Municipal de São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_1-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_1-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder reajuste salarial aos servidores da Administração Municipal de São Sebastião da Bela Vista (MG) e dá outras providências".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plo_2-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plo_2-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Fixa o Salário Base no Cargo de Agente Comunitário de Saúde e Agente de Combate às Endemias do Município de São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/141/plo_3-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/141/plo_3-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar Abertura de Crédito Adicional Suplementar no Orçamento do Município de São Sebastião da Bela Vista (MG), para o Exercícios de 2024."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/142/plo_4-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/142/plo_4-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Denominação oficial de Logradouros do Loteamento 'Benedito André Barbosa', Bairro Aliança, no Município de São Sebastião da Bela Vista - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/143/plo_5-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/143/plo_5-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Denominação Oficial do Centro Municipal de Distribuição Alimentar Escolar, no Município de São Sebastião Bela Vista - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plo_6-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plo_6-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Define a inclusão do Perímetro Urbano no Município de São Sebastião da Bela Vista, e dá outras providências."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plo_9-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plo_9-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Promover Regularização das Doações de Lotes do Conjunto Habitacional Vitoca III, de sua propriedade às famílias de baixa renda do Município de São Sebastião da Bela Vista - MG e dá outras providências."</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/146/plo_10-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/146/plo_10-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/147/plo_11-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/147/plo_11-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder a Empresa ISOESTE METÁLICA INDÚSTRIA E COMÉRCIO LTDA, isenção parcial de tributos municipais e prestação de serviços incentivando o desenvolvimento social por meio de atividades econômicas no Município de São Sebastião da Bela Vista (MG)  e dá outras providências."</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/148/plo_12-2024_-_exe_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/148/plo_12-2024_-_exe_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/149/plo_13-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/149/plo_13-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder auxílio financeiro sob a forma de subvenção à Associação Comunitário de Radiofusão Belavistense e dá outras providências."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/150/plo_14-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/150/plo_14-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder as Empresa ISOESTE METÁLICA INDÚSTRIA E COMÉRCIO LTDA (filial da Empresa ISOESTE METÁLICA), e BENEDETTI PARTICIPAÇÕES LTDS (filial da Empresa BENEDETTI PARTICIPAÇÕES LTDS), isenação parcial de Tributos Municipais incentivando o desenvolvimento social por meio de atividades econômicas no Município de São Sebastião da Belva Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/151/plo_15-2024__-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/151/plo_15-2024__-_exe.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação do 'Loteamento Tropical', no Município de São Sebastião da Bela Vista e dá outras providências."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/120/plo_16-202402092024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/120/plo_16-202402092024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação do "Loteamento Vale das Palmeiras", no Município de São Sebastião da Bela Vista e dá outras providências."</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/152/plo_17-2024__-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/152/plo_17-2024__-_exe.pdf</t>
   </si>
   <si>
     <t>"Define a inclusão do Perímetro Urbano no Município de São Sebastião da Bela Vista - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/153/plo_18-2024_-_exe.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/153/plo_18-2024_-_exe.pdf</t>
   </si>
   <si>
     <t>"Define a inclusão de expansão do Perímetro Urbano Sítio Boa Vista no Município de São Sebastião da Bela Vista e dá outras providências."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/154/plo_19-2024_.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/154/plo_19-2024_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder a Empresa Bristol Parts Indústria e Comércio Metáticos LTDA, inscrita no CNPJ: 04.247.586/0001-44, a prestação de serviços de máquinas incentivando o desenvolvimento social por meio de atividades econômicas no Município de São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/117/plo_20-202409092024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/117/plo_20-202409092024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação oficial da Unidade Básica de Saúde (UBS) situada no "Loteamento Joaquim de Melo" no Município de São Sebastião da Bela Vista (MG)."</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/116/plo_21-202427082024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/116/plo_21-202427082024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder a Empresa Laticínios Bela Vista S.A., inscrita no CNPJ: 02.089.969/0044-46, a prestação de serviços de máquinas incentivando o desenvolvimento social por meio de atividades econômicas no Município de São Sebastião da Bela Vista (MG)  e dá outras providências."</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/124/plo_22-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/124/plo_22-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a conciliação e transação nos processos de competência dos Juizados Especiais da Fazenda Pública, e dá outras providências".</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/127/plo_23-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/127/plo_23-2024.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/128/plo_24-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/128/plo_24-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.552, de 19 de junho de 2024 (Lei de Diretrizes Orçamentárias de 2024) que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2025."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/129/plo_25-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/129/plo_25-2024.pdf</t>
   </si>
   <si>
     <t>"Estima receita e fixa despesa do Município de São Sebastião da Bela Vista para o exercício de 2025."</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/158/plo_26-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/158/plo_26-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a ampliar o limite de abertura de créditos suplementares na Lei Orçamentária Municipal."</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/159/plo_27-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/159/plo_27-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a regularização do Loteamento consolidado 'Nova Bela Vista' no Município de São Sebastião da Bela Vista, em conformidade com o Artigo 40 da Lei 6.766/99 e dá outras providências."</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/132/1projeto_resolucao_5-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/132/1projeto_resolucao_5-2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal - Exercício 2022 - Processo nº 1148491</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento nº 05/2024 - Poder Executivo solicitando regime de urgência especial para o PLO nº 21/2024.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/112/req_7-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/112/req_7-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre valores gastos com eventos (festividades) desde 2016 pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Davidson</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/115/req_8.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/115/req_8.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 08/2024</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Requerimento nº 09/2024, proponente vereador Alex, solicitando ao Executivo balancete de gastos com empresas detentoras das licitações dos Eventos "Rodeio e Festa São Sebastião" período 3 meses antes e depois desde 2013.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/123/req_10-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/123/req_10-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 10/2024, proponente vereador Fernando Válber, solicitando ao Executivo informações sobre todos os gastos referentes a utilização dos veículos da prefeitura período 2021/2023.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/157/req_11-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/157/req_11-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n 11/2024, que solicita  infomações sobre Iluminação Pública no Município.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/113/ata_11-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/113/ata_11-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Reunião Ordinária da Câmara Municipal de São Sebastião da Bela Vista -MG 15ª Legislatura</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/119/ata_12-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/119/ata_12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Reunião Ordinária</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/126/ata_13-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/126/ata_13-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária nº 13/2024.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Ata da 14ª  Reunião Ordinária</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Ata da 16ª Reunião Ordinária da Câmara Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/138/ata_reuniao_ordinaria_17-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/138/ata_reuniao_ordinaria_17-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária nº 17/2024 de 05/11/2024.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/156/ata_18_3.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/156/ata_18_3.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª  Reunião Ordinária da Câmara Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/160/ata_19-2024_ass.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/160/ata_19-2024_ass.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Reunião Ordinária da Câmara Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>Ata Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/139/ata_reuniao_extraordinaria_03-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/139/ata_reuniao_extraordinaria_03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Reunião Extraordinária da Câmara Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PEIP</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva</t>
   </si>
   <si>
     <t>'Emenda Impositiva, autor Davidson de Souza Ananias, Referência Lei Orçamentária Anual nº 1.532 de 06 de Dezembro de 2023."</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Antônio, Fernando</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/114/emenda_impositiva_2-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/114/emenda_impositiva_2-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 02/2024</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Guilherme, João Carlos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/121/em_imp_03-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/121/em_imp_03-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 3/2024 - Autores Guilherme Lúcio de Paiva e João Carlos de Oliveira</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/125/emenda_imp_4-2024.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/125/emenda_imp_4-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 04/2024, autoria vereador Elizeu Borges.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de Reunião</t>
   </si>
   <si>
     <t>Ata sintética do 15ª  Reunião.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>REQRE</t>
   </si>
   <si>
     <t>Requerimento Recebido Executivo</t>
   </si>
@@ -1002,68 +1002,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_pesar_15-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_pesar_16-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/161/mocao_de_pesar_17-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/131/1_pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/137/plc_3-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_1-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plo_2-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/141/plo_3-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/142/plo_4-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/143/plo_5-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plo_6-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plo_9-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/146/plo_10-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/147/plo_11-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/148/plo_12-2024_-_exe_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/149/plo_13-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/150/plo_14-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/151/plo_15-2024__-_exe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/120/plo_16-202402092024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/152/plo_17-2024__-_exe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/153/plo_18-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/154/plo_19-2024_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/117/plo_20-202409092024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/116/plo_21-202427082024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/124/plo_22-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/127/plo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/128/plo_24-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/129/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/158/plo_26-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/159/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/132/1projeto_resolucao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/112/req_7-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/115/req_8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/123/req_10-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/157/req_11-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/113/ata_11-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/119/ata_12-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/126/ata_13-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/138/ata_reuniao_ordinaria_17-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/156/ata_18_3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/160/ata_19-2024_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/139/ata_reuniao_extraordinaria_03-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/114/emenda_impositiva_2-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/121/em_imp_03-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/125/emenda_imp_4-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_pesar_15-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_pesar_16-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/161/mocao_de_pesar_17-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/131/1_pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/137/plc_3-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/110/plo_1-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plo_2-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/141/plo_3-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/142/plo_4-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/143/plo_5-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plo_6-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plo_9-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/146/plo_10-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/147/plo_11-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/148/plo_12-2024_-_exe_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/149/plo_13-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/150/plo_14-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/151/plo_15-2024__-_exe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/120/plo_16-202402092024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/152/plo_17-2024__-_exe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/153/plo_18-2024_-_exe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/154/plo_19-2024_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/117/plo_20-202409092024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/116/plo_21-202427082024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/124/plo_22-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/127/plo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/128/plo_24-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/129/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/158/plo_26-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/159/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/132/1projeto_resolucao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/112/req_7-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/115/req_8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/123/req_10-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/157/req_11-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/113/ata_11-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/119/ata_12-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/126/ata_13-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/138/ata_reuniao_ordinaria_17-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/156/ata_18_3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/160/ata_19-2024_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/139/ata_reuniao_extraordinaria_03-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/114/emenda_impositiva_2-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/121/em_imp_03-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2024/125/emenda_imp_4-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>