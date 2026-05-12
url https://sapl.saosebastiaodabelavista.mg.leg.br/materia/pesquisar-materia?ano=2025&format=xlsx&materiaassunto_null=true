--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -54,3544 +54,3544 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/164/ind_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/164/ind_1-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal, que avalie a possibilidade de ceder um servidor público efetivo para a Polícia Militar, por meio de convênio, com o objetivo de atender às necessidades do órgão estadual e prestar os serviços que forem necessários."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Franciele</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/165/ind_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/165/ind_2-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excentíssimo Senhor Prefeito que avalie as providências mais viáveis para a melhoria das condições da Rodovia Estadual AMG-1920."</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/166/ind_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/166/ind_3-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito Municipal que avalie as providências urgentes para a ponte localizada no Bairro Areião."</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/167/ind_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/167/ind_4-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a realização de manutenção de calçadas e melhorias de escoamento de água pluvial e esgoto no Bairro Goiabal."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/168/ind_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/168/ind_5-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo, a limpreza do terreno localizado próximo ao Parque da Represa."</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/169/ind_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/169/ind_6-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo Municipal, a manutenção, reparos e substituição das lixeiras nos bairros da Zona Rural do Município."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/170/ind_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/170/ind_7-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo Municipal que estude a viabilidade de construir um novo Parquinho no início da Praça Francisco Avelino."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alefi</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind_8-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Chefe do Poder Executivo Municipal a realização de um estudo social abrangente sobre as condições das famílias em situação de vulnerabilidade no Município, a fim de garantir o fornecimento de suas necessidades básicas e revisar a Lei nº 1213/2016."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind_9-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza, manutenção e revitalização das ruas do Bairro Aliança.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind_10-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo para estudo e mapeamento do trânsito em vias do Município visando melhorias no mobilidade e segurança viária."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind_11-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal melhoria da Acessibilidade Urbana e Regularização das calçadas.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/193/ind_12-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/193/ind_12-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize um estudo sobre a viabilidade da instalação de uma torre de telefonia móvel no Bairro Santanal.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/197/ind_13-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/197/ind_13-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de um Ponto de Ônibus no Bairro Vitoca I.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/198/ind_14-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/198/ind_14-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal repintura das faixas de pedestres e demais sinalizações viárias no Município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Guilherme</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/199/ind_15-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/199/ind_15-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Criação de vagas para Menores Apendizes no âmbito do Executivo Municipal.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/200/ind_16-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/200/ind_16-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Criação de um Centro de Cuidados ao Idoso no Município de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/202/ind_17-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/202/ind_17-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de segurança nas escolas e creches municipais.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/203/ind_18-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/203/ind_18-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um poço artesiano no Bairro Santanal.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind_19-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um poço artesiano no Bairro Aliança.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind_20-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind_20-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da entrega de lotes do Loteamento " Terras de Santa Maria."</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/209/ind_21-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/209/ind_21-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de bueiro para escoamento de água pluvial na Rua Antônio Hermenegildo.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind_22-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind_22-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a possibilidade de Construir um monumento em homenagem à Bíblica Sagrada na Praça Erasmo Cabral.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23-2025.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro da Barra.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25-2025.pdf</t>
   </si>
   <si>
     <t>Indicaça  Implementação de Câmeras de Segurança em pontos estratégicos e agendar reunião para discussão sobre Patrulha Rural.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo instalação de iluminação pública na estrada de acesso ao Bairro Areião.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind_27-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de providências quanto à Infraestrutura elétrica no Bairro José Brandão de Oliveira.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/246/ind_28-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/246/ind_28-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um Aparelho de TV com acesso à Internet na sala da Creche Municipal – Maternal 02 Vespertino.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/247/ind_29-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/247/ind_29-2025.pdf</t>
   </si>
   <si>
     <t>Sugerir que a Segunda-feira de Carnaval deixe de ser considerada ponto facultativo no Município e passe a ser instituída como Feriado Municipal.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/248/ind_30-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/248/ind_30-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do serviço de coleta de lixo no trecho que vai da entrada do “Sítio Tanquinho” até o “Sítio do Sr. Fausto”, onde fica a Clínica de Recuperação do Município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/249/ind_31-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/249/ind_31-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja revista e analisada a situação dos quebra-molas instalados nos bairros rurais.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/250/ind_32-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/250/ind_32-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de 04 poços artesianos: 01 para o Bairro Paraíso dos Pescadores, 01 para o Bairro Iate Clube, 01 para o Bairro Santanal e 01 para o Bairro Areião, para atender as necessidades dos moradores.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/251/ind_33-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/251/ind_33-2025.pdf</t>
   </si>
   <si>
     <t>Indica a troca do sistema de encanamento da Rua conhecida como “Beco do Saci”.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/252/ind_34-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/252/ind_34-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado o funcionamento da Junta Militar no Município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/253/ind_35-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/253/ind_35-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a demarcação e pintura de vaga exclusiva para portadores de deficiência no passeio da UBS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/254/ind_36-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/254/ind_36-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a construção de um ponto de ónibus no Bairro Sabará.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/255/ind_37-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/255/ind_37-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a construção da cobertura no refeitório da Escola Lázaro Bonifácio Pereira.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/256/ind_38-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/256/ind_38-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja realizado estudo para melhorias na Av. principal da Praça Francisco Avelino para o escoamento da água pluvial.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/258/ind_39-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/258/ind_39-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a instalação de exaustores para ventilação e de 01 bebedouro com opção de água gelada no Velório Municipal.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/259/ind_40-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/259/ind_40-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação de cobertura na Escola Municipal Almerinda Silva Mosti.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/279/ind_41-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/279/ind_41-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a manutenção do ponto de ônibus na praça para melhoria da proteção contra chuvas.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/276/ind_42-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/276/ind_42-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja reforçada a demarcação da sinalização de estacionamento de ónibus escolares em frente à Escola Estadual Coronel Gabriel Capistrano.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/277/ind_43-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/277/ind_43-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao setor responsável pelas ambulâncias de plantão/socorristas que sejam tomadas providências para a realização de conferências periódicas nos equipamentos de atendimento prestados pelo setor.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/280/ind_44-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/280/ind_44-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal identificação e nomeação das ruas do bairro Paraíso dos Pescadores.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/281/ind_45-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/281/ind_45-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal instalação de placa de Proibido Estacionar na Rua Maria Aparecida Mendes de Oliveira.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/286/ind_46-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/286/ind_46-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de sinalização de trânsito na Rua José Palma de Magalhães, estudo para implantação de redutor de velocidade na Rua António Caetano e realização de podas de árvores que comprometem a mobilidade urbana e a segurança viária no Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/287/ind_47-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/287/ind_47-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reparos na cobertura da Creche Municipal, incluindo substituição de telhas danificadas, conserto de goteiras e instalação de cobertura na entrada principal para proteção das crianças em dias chuvosos.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/288/ind_48-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/288/ind_48-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção na mina d'água localizada no Bairro Sabará , com melhorias estruturais, ampliação de pontos de coleta, nova pintura e instalação de lixeira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/292/ind_49-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/292/ind_49-2025.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para alteração no horário de entrada das crianças no período da manhã no CEMEI e no Centro Educacional Pinguinho de Gente."</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/293/ind_50-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/293/ind_50-2025.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para inclusão de transporte escolar para alunos dos bairros Goiabal e Sabará que estudam na Escola Municipal.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/299/ind_51-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/299/ind_51-2025.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de ponto de ônibus coberto nas proximidades do antigo Posto Transabril</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/305/ind_52-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/305/ind_52-2025.pdf</t>
   </si>
   <si>
     <t>Indica reinstalação de uma lixeira com proteção no Bairro Tanquinho e o retorno da coleta de lixo semanal.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/306/ind_53-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/306/ind_53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de legislar sobre a concessão de um dia de folga remunerada aos servidores públicos municipais efetivos na data de seus respectivos aniversários.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/307/ind_54-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/307/ind_54-2025.pdf</t>
   </si>
   <si>
     <t>Indica regulamentação e manutenção da GREP (Gratificação por Estímulo à Produtividade) no cartão alimentação dos servidores públicos durante o período de férias.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/308/ind_55-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/308/ind_55-2025.pdf</t>
   </si>
   <si>
     <t>Indica a desobstrução das ruas e calçadas nos Bairros José Brandão de Oliveira e São Sebastião.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/300/ind_56-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/300/ind_56-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal realização de campanha de castração gratuita de cães e gatos no municipio.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/314/ind_57-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/314/ind_57-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a elaboração de um Projeto em parceria com ONG, Canil ou e Entidade Protetora de Animais para tratar da questão dos cães de rua no Município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/316/ind_58-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/316/ind_58-2025.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de programa para famílias de baixa renda, destinado à construção gratuita de calçadas.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/317/ind_59-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/317/ind_59-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que avalie alternativas para minimizar os impactos financeiros aos motoristas da Administração que, em viagens a serviço, têm acardo com despesas de pedágio.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/318/ind_60-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/318/ind_60-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas de identificação das Ruas do Loteamento Ana Paula no Bairro Goiabal.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/319/ind_61-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/319/ind_61-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a limpeza e roçagem no Bairro São Benedito.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/320/ind_62-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/320/ind_62-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a instalação de Lixeira na Estrada Rural que liga os Bairros Santanal e Serra Velha.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/321/ind_63-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/321/ind_63-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a manutenção em pontes nos Bairros Goiabal e Areião.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/322/ind_64-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/322/ind_64-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um poço artesiano para atender os Bairros São Sebastião e Beco do Saci.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/323/ind_65-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/323/ind_65-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a substituição de uma lixeira comunitária no Bairro Goiabal, com urgência.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/324/ind_66-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/324/ind_66-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a manutenção no sistema de iluminação da imagem de São Sebastião na entrada da cidade.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/337/ind_67-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/337/ind_67-2025.pdf</t>
   </si>
   <si>
     <t>Indica a compra e distribuição de uniformes escolares como calça, blusa e tenis aos estudantes da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/352/ind_68-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/352/ind_68-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a instalação de uma nova tabela de basquete no Bairro Iate Clube.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/353/ind_69-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/353/ind_69-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para a implantação de um Centro de Atendimento com instalação de aparelho para a realização de exames de Raio-X no Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/354/ind_70-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/354/ind_70-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja viabilizada a implantação de um laboratório municipal para a realização de exames laboratoriais.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Franciele, Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/368/ind_71-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/368/ind_71-2025.pdf</t>
   </si>
   <si>
     <t>Indicam melhorias de trânsito, coleta de lixo e área de lazer - Bairro Santa Edviges.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/369/ind_72-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/369/ind_72-2025.pdf</t>
   </si>
   <si>
     <t>Reforça a Indicação nº 60/2025 - que indica a instalação de placas de identificação de ruas no Loteamento Ana Paula.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/373/ind_73-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/373/ind_73-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para a construção de um redutor de velocidade (quebra-molas) na Rua Alcides Bento de Oliveira, na altura do número 14, neste Município.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/379/ind_74-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/379/ind_74-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção das sinalizações de Trânsito no Município, como repintura e revitalização das faixas de pedestres, sinalização de quebra-molas, placas de trânsito entre outros.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Alefi, Antônio, Pedro</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/385/ind_75-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/385/ind_75-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o calçamento de 700 metros de uma via no Bairro Santanal.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/397/ind_76-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/397/ind_76-2025.pdf</t>
   </si>
   <si>
     <t>Indica construção de quebra-molas na Rua Camilo José Lacerda.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/398/ind_77-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/398/ind_77-2025.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do Córrego e Construção de Caixa de Esgoto nas ruas Mato Grosso e Campo Belo.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/402/ind_78-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/402/ind_78-2025.pdf</t>
   </si>
   <si>
     <t>Solicita uma atenção especial do Executivo Municipal para que seja feita, com serviço da Máquina Patrol, a manutenção de uma estrada na Serra Velha.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/403/ind_79-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/403/ind_79-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito o “Manilhamento” da estrada que dá acesso ao Bairro Santanal, referência próximo ao Sítio do José Acácio.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/404/ind_80-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/404/ind_80-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam instaladas 03 Lixeira fixas de alvenaria no Bairro Santanal.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/407/ind_81-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/407/ind_81-2025.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de parquinho infantil, alteração do ponto de transporte escolar e melhorias na iluminação público no Bairro  Areião.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/408/ind_82-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/408/ind_82-2025.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de conscientização, fiscalização, criação de brigada de incêndio e aquisição de equipamentos de prevenção.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/409/ind_83-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/409/ind_83-2025.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de projeto esportivo na Zona Rural e aquisição de veículo para a Secretaria de Esporte.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/419/ind_84-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/419/ind_84-2025.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de um Guarda Municipal para garantir a segurança dos alunos da Creche Municipal.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/432/ind_85-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/432/ind_85-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um poço artesiano no Bairro José Brandão.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/433/ind_86-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/433/ind_86-2025.pdf</t>
   </si>
   <si>
     <t>Indica estudo para continuidade da aplicação da Lei Municipal nº 1.374/2020 - Programa Auxílio Atleta - ou, caso julgue necessário, envio de novo projeto de lei tratando do benefício.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/437/ind_87-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/437/ind_87-2025.pdf</t>
   </si>
   <si>
     <t>Indica revitalização e ampliação da Quadra Municipal - Ginásio Poliesportivo Prefeito José Pereira da Silva.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/449/ind_88-2025_com_anexo.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/449/ind_88-2025_com_anexo.pdf</t>
   </si>
   <si>
     <t>Indica estudo para viabilidade de instalação de Unidade de Atendimento ao Eleitor - UAE e o atendimento biomédico.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/445/ind_89-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/445/ind_89-2025.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação e revitalização do campinho no Bairro Paredão.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/458/ind_90-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/458/ind_90-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um redutor de velocidade (quebra-molas) na via de acesso ao Bairro Areião, antes da ponte localizada na entrada do referido bairro (aproximadamente 50 metros antes da ponte).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/462/ind_91-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/462/ind_91-2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes quanto à estrutura da ponte localizada no acesso ao Bairro Santa Edviges.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/469/ind_92-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/469/ind_92-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento das estradas dos Bairros Cerâmica e Lagoa Vermelha.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/480/ind_93-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/480/ind_93-2025.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de mais equipamentos de exercícios na academia ao ar livre no Barretinho.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/479/ind_94-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/479/ind_94-2025.pdf</t>
   </si>
   <si>
     <t>Solicta estudo tecnico e implantação de pintura viária.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/484/ind_95-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/484/ind_95-2025.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza da lixeira da entrada do Bairro Pouso do Campo, ao lado da Chácara Ipê.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Paulo Marolo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/485/ind_96-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/485/ind_96-2025.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e reforma do ponto de ônibus do Bairro Paraíso dos Pescadores.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Alefi, Antônio, Elizeu, Franciele, Gerson, João Carlos, Paulo Marolo, Pedro, Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_97-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>"Solicita estudo para concessão de Vale Natalino aos servidores da Administração Pública Municipal."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_098-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_098-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitação de instalação de redutor de velocidade (quebra-molas) na Rua da Vila, acesso ao Cemitério Municipal"</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_99.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_99.pdf</t>
   </si>
   <si>
     <t>"Solicita estudo de viabilidade para construção de travessia elevada de pedestres na Travessa José Cleto Duarte"</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_100.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_100.pdf</t>
   </si>
   <si>
     <t>"Solicita implantação de faixa de pedestres entre a Rua Maria Teodoro Pagliarini e a Praça Adilson Ferreira"</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/333/moca_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/333/moca_1-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao ilustre Dr. Bruno Henrique Moreira Marques em virtude de sua nomeação para o cargo de Presidente da Subseção da Ordem dos Advogados do Brasil (OAB) de Pouso Alegre MG.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/367/moca_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/367/moca_2-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sgt. Rodolfo Jeremias Silveira e Souza e À Sd. Adna Beatriz Dias de Azevedo em virtude do reconhecimento do trabalho realizado no salvamento de um recém nascido vítima de  engasgamento.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocp_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocp_1-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento da Senhora Rita Augusta Ribeiro.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/219/mocp_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/219/mocp_2-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Hebert Casalechi Vilela.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocp_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocp_3-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Reinaldo Pereira da Silva.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocp_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocp_4-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento da Senhora Maria José Ferreira da Costa.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor José Ataliba Marciano.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhora Almerinda.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/301/mocp_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/301/mocp_7-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento da Senhora Rosa Maria da Penha Dias.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/302/mocp_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/302/mocp_8-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor João Marcelo de Paiva.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/303/mocp_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/303/mocp_9-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Manoel Lopes Siqueira.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/304/mocp_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/304/mocp_10-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Sr. Delcídio Gomes.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/338/mocao_de_pesar_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/338/mocao_de_pesar_11-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Afonso Ferreira da Silva.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/348/mocp_12-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/348/mocp_12-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar em virtude do falecimento da Senhora Marta.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/349/mocp_13-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/349/mocp_13-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Douglas Avelino.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/365/mocp_14-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/365/mocp_14-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento da Senhora Adélia Pereira da Silva Adelino.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/366/mocp_15-2025_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/366/mocp_15-2025_2.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor José Inácio da Silva.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/396/mocp_16-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/396/mocp_16-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Reinaldo Barroso, ocorrido em 31/07/2025.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/410/mocp_17-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/410/mocp_17-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor José Newton Magalhães, ocorrido em 15/08/2025.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/451/mocp_18-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/451/mocp_18-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Eric Valério Pereira, ocorrido em 02 de outubro 2025.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Aristeu de Paiva.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/453/mocp_20-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/453/mocp_20-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em vitude do falecimento do Senhor Augusto Ferreira, ocorrido em 09 de outubro de 2025.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/454/mocp_21-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/454/mocp_21-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento da Senhora Maria do Rosário Almeida de Souza, ocorrido em 09 de outubro de 2025.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/455/mocp_22-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/455/mocp_22-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar em virtude do falecimento da Senhora Regina Célia Franco Ribeiro ocorrido em 11/10/2025.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocp_23-2025_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocp_23-2025_2.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Eduardo Antônio de Oliveira Toledo.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocp_24-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocp_24-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Antônio Anselmo.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocp_25-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocp_25-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor José Aparecido da Silva ocorrido em 06 de novembro de 2025.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/489/mocp_26-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/489/mocp_26-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Francisco Adelino, ocorrido em 26/11/2025.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/493/mocp_27-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/493/mocp_27-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Francisco Chagas, ocorrido em 09/11/2025.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocp_28-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocp_28-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Senhor Francisco Iranilson Henrique de Souza, ocorrido em 06/12/2025.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/506/mocp_29-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/506/mocp_29-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, em virtude do falecimento da jovem Janaína Lorena Fernandes, ocorrido no dia 17/12/2025.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antônio, Gerson, Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_1-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova o Relatório Final da Comissão Processante constituída para apurar a prática de infração político-administrativa prevista no art. 7º, inciso III, do Decreto-Lei nº 201, de 27 de fevereiro de 1967, atribuída ao Vereador Guilherme Lúcio de Paiva."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/183/1_plc_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/183/1_plc_1-2025.pdf</t>
   </si>
   <si>
     <t>"Extingue os Cargos de Oficial Legislativo e Auxiliar de Secretaria Previstos na Lei Municipal nº 982/2007 da Câmara Municipal de São Sebastião da Bela Vista - (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/184/1_plc_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/184/1_plc_2-2025.pdf</t>
   </si>
   <si>
     <t>"Cria cargo de Diretor do CAC (Centro Atendimento ao Cidadão) e altera nível de vencimentos do Cargo Chefe de Gabinete na Lei Municipal 982/2007 da Câmara Municipal de São Sebastião da Bela Vista - (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plc_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plc_3-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A EXTINÇÃO DE CARGOS PÚBLICOS NO ÂMBITO_x000D_
 DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUTORIZA A_x000D_
 EXECUÇÃO INDIRETA DE SERVIÇOS POR MEIO DE_x000D_
 CONTRATAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/468/1_plc_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/468/1_plc_4-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os níveis de vencimentos dos cargos de Assistente Legislativo e Agente de Divisão no Quadro Pessoal da Câmara Municipal de São Sebastião da Bela Vista e dá outras providências."</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/171/plo_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/171/plo_1-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Projeto de Emenda à Lei Orgânica (E.L.O.)."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_2-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Delegação de Competência aos Secretários Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_3-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Autorização a insenção de Tributo Municipal a Empresa MEGACABOS INDÚSTRIA E COMÉRCIO DE FIOS LTDA a ser instalada no Município São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_4-2025.pdf</t>
   </si>
   <si>
     <t>"Fixa Piso de Vencimentos e dá outras providências."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plo_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plo_5-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Aprovação do Loteamento 'Bela Vista Business Park' e dá outras providências."</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/176/plo_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/176/plo_6-2025.pdf</t>
   </si>
   <si>
     <t>"Prorroga a Lei Municipal n. 1.416/2021, que autoriza Isenção Parcial de Tributos Municipais ao Grupo Cimed - CIMED INDUSTRIA S.A – CNPJ sob o nº 02.814.497/0007-00 (CD) E CIMED INDUSTRIA S.A – CNPJ sob o nº 02.814.497/0005-30 (Gráfica), em São Sebastião da Bela Vista e pertencentes ao Grupo CIMED e dá outras providências."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/177/1_plo_7-2025_corrigido.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/177/1_plo_7-2025_corrigido.pdf</t>
   </si>
   <si>
     <t>"Cria Área de Urbanização Específica e dá outras providências."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/178/1_plo_8-2025_corrigido.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/178/1_plo_8-2025_corrigido.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/195/9_projeto_bdmg.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/195/9_projeto_bdmg.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de São Sebastião da Bela Vista/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de Crédito com outorga de garantia e dá outras providências."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/207/plo_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/207/plo_10-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo sobre a ampliação de Logradouro e dá outras providências."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/210/plo_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/210/plo_11-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para o pagamento dos restos a pagar, destinados aos credores discriminados, e dá outras providências."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/211/plo_12_altera_a_denomicao_de_via.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/211/plo_12_altera_a_denomicao_de_via.pdf</t>
   </si>
   <si>
     <t>"Altera a Denominação de Via Pública Urbana Localizada."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/212/plo_13-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/212/plo_13-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Doar Área Desafetada e dá outras providências."</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/214/1_plo_14-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/214/1_plo_14-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos do inciso IX do Art. 37 da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/215/plo_15-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/215/plo_15-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Alteração do Art. 2º e a Revogação de seu paragrafo único da Lei Ordinária nº 806, de 05 de Fevereiro de 2002, e dá outras providências."</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plo_16_gratificacao_monitor_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plo_16_gratificacao_monitor_2.pdf</t>
   </si>
   <si>
     <t>"Institui Gratificação por Exercício de Atividade Complementar aos Monitores da Rede Escolar de Ensino que atendam Alunos com Deficiência, Transtornos Globais do Desenvolvimento e Altas Habilidades/Superdotação, e dá outras providências".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/227/1_plo_17-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/227/1_plo_17-2025.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/228/1_plo_18-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/228/1_plo_18-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de subsídio Económico, nos termos da Lei nº 4.320/64, em favor da Empresa Gassen Jean Bou Karim, para custeio das despesas de aluguel, em conformidade com o Protocolo de Intenções firmado, e dá outras providências."</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/229/1_plo_19-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/229/1_plo_19-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para pegamento da Emater, referente aos débitos dos anos de 2023 e 2024, e dá outras providências."</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/230/1_plo_20-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/230/1_plo_20-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para pagamento da diferença do piso salarial do magistério, referente ao ano de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/231/1_plo_21-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/231/1_plo_21-2025.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/234/plo_22-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/234/plo_22-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar Acordo Judicial e dá outras providências."</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/236/plo_23-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/236/plo_23-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento do Município de São Sebastião da Bela Vista (MG), para o Exercício de 2025."</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/237/plo_24-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/237/plo_24-2025.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/262/1_plo_25-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/262/1_plo_25-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização a isenção de Tributo Municipal à Empresa Empresarial Bela Vista Empreendimento Imobiliário SPE LTDA a ser instalada no município São Sebastião Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/263/1_plo_26-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/263/1_plo_26-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal "Cartão - Criança Feliz" de  São Sebastião da Bela Vista (MG),e dá outras providências."</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/264/1_plo_27-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/264/1_plo_27-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal "Cartão - Família Feliz" no município de São Sebastião da Bela Vista (MG),e dá outras providências."</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/265/plo_28_-_bela_vista_raizes_fortes.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/265/plo_28_-_bela_vista_raizes_fortes.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA MUNICIPAL DE INCENTIVO A AGRICULTURA,_x000D_
 DENOMINADO “JOAQUIM FRANCISCO DA SILVA - "QUIM-TOCA" - BELA VISTA RAÍZES FORTES” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/267/1_plo_29-2025_projeto_de_lei_politica_de_turismo_ssbv.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/267/1_plo_29-2025_projeto_de_lei_politica_de_turismo_ssbv.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Turismo do Município de São Sebastião da Bela Vista/MG."</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/268/1_plo_30-2025_projeto_de_lei_autoriza_o_repasse_de_contribuicao_anual_ao_circuito_turistico_caminhos_da_mantiqueira.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/268/1_plo_30-2025_projeto_de_lei_autoriza_o_repasse_de_contribuicao_anual_ao_circuito_turistico_caminhos_da_mantiqueira.pdf</t>
   </si>
   <si>
     <t>"Autoriza o repasse de contribuição anual ao circuito turístico caminhos da Mantiqueira e dá outras providências."</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/269/1_plo_31-2025_projeto_de_lei_recurso_sicoob.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/269/1_plo_31-2025_projeto_de_lei_recurso_sicoob.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Pode Executivo Municipal a efetuar a Abertura de Crédito Adicional Suplementar no orçamento do Município de São Sebastião da Bela Vista (MG), para o Exercício de 2025."</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/275/1_plo_32_projeto_de_lei_premiacao_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/275/1_plo_32_projeto_de_lei_premiacao_2.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder o pagamento de premiação em dinheiro aos vencedores do Show de Talentos, e dá outras providências."</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/289/1_plo_33-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/289/1_plo_33-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a Escola Estadual Coronel Gabriel Capistrano e dá outras providências."</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/290/1_plo_34-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/290/1_plo_34-2025.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/298/plo_35-2025_ldo_2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/298/plo_35-2025_ldo_2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/326/plo_36-2025_projeto_bdmg.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/326/plo_36-2025_projeto_bdmg.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA/MG A_x000D_
 CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS_x000D_
 GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE_x000D_
 GARANTIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/334/37_projeto_de_lei_-_politica_de_bem-estar.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/334/37_projeto_de_lei_-_politica_de_bem-estar.pdf</t>
   </si>
   <si>
     <t>“Institui a Política de Bem-Estar, Saúde e Qualidade de Vida no_x000D_
 Trabalho e Valorização dos Profissionais da Educação no_x000D_
 Município de São Sebastião da Bela Vista/MG e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/339/plo_38-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/339/plo_38-2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA “IPTU PREMIADO” NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA/MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/344/plo_39-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/344/plo_39-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito adicional suplementar no Orçamento  do Município de São Sebastião da Bela Vista (MG), para o Exercício de 2025."</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/340/plo_40-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/340/plo_40-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA RURAL_x000D_
 OFICIAL NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA_x000D_
 VISTA (MG).”</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/341/plo_41-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/341/plo_41-2025.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/342/plo_42-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/342/plo_42-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO_x000D_
 ORÇAMENTO DO MUNICÍPIO DE SÃO SEBASTIÃO DA_x000D_
 BELA VISTA (MG), PARA O EXERCÍCIO DE 2025."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/345/plo_43-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/345/plo_43-2025.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/346/plo_44-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/346/plo_44-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação oficial do Destacamento da Policia Militar de São Sebastião da Bela Vista (MG)."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/343/plo_45-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/343/plo_45-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO OFICIAL DO CENTRO DE_x000D_
 REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS, DE SÃO_x000D_
 SEBASTIÃO DA BELA VISTA (MG).”</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/351/plo_46-2025_projeto_de_lei_premiacao_professores1_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/351/plo_46-2025_projeto_de_lei_premiacao_professores1_2.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PRÊMIO “PROFESSOR INOVADOR DE BOAS PRÁTICAS”_x000D_
 NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA/MG. "</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/358/plo_47-2025__projeto_de_lei_municipal_no_47_de_16_de_junho_de_2025_-_alteracao.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/358/plo_47-2025__projeto_de_lei_municipal_no_47_de_16_de_junho_de_2025_-_alteracao.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 1482 DE 22 DE JUNHO 2022, QUE “AUTORIZA O MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/361/plo_48-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/361/plo_48-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar Convênio com a Secretaria de Estado de Educação de Minas Gerais, visando a municipalização dos anos finais do Ensino Fundamental da Escola Estadual Coronel Gabriel Capistrano e dá outras providências".</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/363/plo_49-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/363/plo_49-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova Regularização de Parcelamento do Solo, Loteamento Por do Sol e dá outras providências."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/375/1_plo_50-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/375/1_plo_50-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Denominação Oficial da ampliação do Centro Municipal de Educação Infantil, anexo Benedito Afonso Pinto Junho."</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/376/1_plo_51-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/376/1_plo_51-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revogação do Artigo 165 da Lei Municipal nº 637, de 10 de Junho de 1997, e dá outras providências."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/386/1_plo_52-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/386/1_plo_52-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DOS VALORES DO VALE-ALIMENTAÇÃO E DA GRATIFICAÇÃO DE ESTÍMULO À PRODUTIVIDADE – GREP, REDEFINE_x000D_
 CRITÉRIOS DE CONCESSÃO, ESTABELECE AUMENTOS PROGRAMADOS PARA OS EXERCÍCIOS DE 2026, 2027 E 2028, E REVOGA AS LEIS N. 1.040/2009 E Nº 1.108/2013.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/382/1_plo_53-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/382/1_plo_53-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Art. 1º-A na Lei Municipal nº 1.562, de 23 Dezembro de 2024."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/384/1_plo_54-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/384/1_plo_54-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar bloquetes de concreto para a Escola Estadual Coronel Gabriel Capistrano, em São Sebastião da Bela Vista/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/383/1_plo_55-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/383/1_plo_55-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 11 da Lei Municipal nº 1.570, de 3 de Fevereiro de 2025, para prorrogar o prazo nele previsto e dá outras providências."</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/387/1_plo_56-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/387/1_plo_56-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Modulação dos Efeitos do Pagamento do Adicional por Tempo de Serviço (Quinquênio) no Município de São Sebastião da Bela Vista/MG e dá outras providências."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/388/1_plo_57-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/388/1_plo_57-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Triênio e dá outras providências."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/389/1_plo_58-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/389/1_plo_58-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Acesso Gratuito de Servidores Públicos Municipais, Idosos, Pessoas com Deficiência e seu Acompanhante a eventos realizados em espaços Públicos no Município de São Sebastião da Bela Vista, ainda que promovidos por particulares, e dá outras providências."</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/406/1_plo_59-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/406/1_plo_59-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Denominação de Estrada Rural Oficial no Município de São Sebastião da Bela Vista (MG)."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/405/1_plo_60-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/405/1_plo_60-2025.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/413/1_plo_61-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/413/1_plo_61-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Pagamento do Vale-Alimentação para os Servidores Públicos sob o Auxílio-Doença até a data da Publicação da Lei nº 1.914/2025 e dá outras providências."</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/414/1_plo_62-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/414/1_plo_62-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova o Loteamento "Recanto Feliz" e dá outras providências."</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/447/plo_63-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/447/plo_63-2025.pdf</t>
   </si>
   <si>
     <t>"Prorroga, até 31 de Dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº 1.171/2015."</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/448/plo_64-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/448/plo_64-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 11 e 12 da Lei 637/97 e dá outras providências."</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/442/plo_65-2025_com_anexo.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/442/plo_65-2025_com_anexo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/443/plo_66_com_anexos.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/443/plo_66_com_anexos.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA PARA O EXERCÍCIO FINANCEIRO DE 2026."</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/464/1_plo_67-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/464/1_plo_67-2025.pdf</t>
   </si>
   <si>
     <t>"Denomina as Ruas do Bairro Vitoca I e dá outras providências."</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/465/1_plo_68-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/465/1_plo_68-2025.pdf</t>
   </si>
   <si>
     <t>" Retifica a denominação das Ruas do Bairro Vitoca III e dá outras providências."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/471/1_plo_69-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/471/1_plo_69-2025.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/472/1_plo_70-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/472/1_plo_70-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de valores da Taxa Mensal de fornecimento de água no Município de São Sebastião da Bela Vista."</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/473/1_plo_71-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/473/1_plo_71-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Denominação Oficial de Logradouros e uso das Ruas do Loteamento "Joaquim de Melo", no Município de São Sebastião da Bela Vista, e dá outras providências."</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/474/plo_72-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/474/plo_72-2025.pdf</t>
   </si>
   <si>
     <t>"Cria o Serviço Público de Loteria Municipal de São Sebastião da Bela Vista e dá outras Providências."</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/475/plo_73-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/475/plo_73-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal "Benedito Camilo Lacerda, Bela Vista de Porteira Abertas", e dá outras providências."</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/476/plo_74-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/476/plo_74-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Denominação de Estrada Oficial no Município de São Sebastião da Bela Vista (MG)."</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/477/plo_75-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/477/plo_75-2025.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/491/plo_76-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/491/plo_76-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AUMENTO NO PAGAMENTO DO VALE ALIMENTAÇÃO NO MÊS DE DEZEMBRO DE 2025 NO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA - MG"</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/490/1_plo_77-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/490/1_plo_77-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Incentivo à Transferência de Veículos (IPVA) no Município de São Sebastião da Bela Vista, e dá outras providências."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/499/1_plo_78-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/499/1_plo_78-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de valores da taxa mensal de fornecimento de água no Muncípio de São Sebastião da Bela Vista."</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/500/1_plo_79-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/500/1_plo_79-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de Hidrômetro para pedidos de ligação de água no Município de São Sebastião da Bela Vista e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/502/1_plo_80-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/502/1_plo_80-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOS_x000D_
 CONSELHEIROS TUTELARES NO MUNICÍPIO DE SÃO_x000D_
 SEBASTIÃO DA BELA VISTA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/503/1_plo_81-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/503/1_plo_81-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER_x000D_
 SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PASTORES_x000D_
 EVANGÉLICOS DE SÃO SEBASTIÃO DA BELA VISTA_x000D_
 (APESSBEVI) PARA REALIZAÇÃO DA MARCHA DA PAZ DE_x000D_
 BELA VISTA E DE AÇÕES SOCIOCULTURAIS_x000D_
 CORRELATAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/504/1_plo_82-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/504/1_plo_82-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A REGULARIZAÇÃO DO LOTEAMENTO_x000D_
 CONSOLIDADO ‘NOVA BELA VISTA’ NO MUNICÍPIO_x000D_
 DE SÃO SEBASTIÃO DA BELA VISTA, EM_x000D_
 CONFORMIDADE COM A ARTIGO 40 DA LEI 6.766/99_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/505/1_plo_83-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/505/1_plo_83-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O AUMENTO SALARIAL DOS SERVIDORES_x000D_
 PÚBLICOS NO ANO DE 2026 NO MUNICÍPIO DE SÃO_x000D_
 SEBASTIÃO DA BELA VISTA."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pre_1-2025_.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pre_1-2025_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Centro de Atendimento ao Cidadão - CAC - no âmbito da Câmara Municipal de São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/239/1_pre_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/239/1_pre_2-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento de vale alimentação no âmbito da Câmara Municipal de São Sebastião da Bela Vista (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pre_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pre_3-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas do Exercício financeiro de 2023, Processo nº 1.168.052, conforme parecer do TCE/MG e dá outras providências."</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pre_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pre_4-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 25 do Regimento Interno desta Casa, antecipando o horário de início das reuniões ordinárias e dá outras providências.”</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pre_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pre_5-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Proposta Orçamentária da Câmara Municipal de São Sebastião da Bela Vista para o Exercício Financeiro de 2026, e dá outras providências."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/450/pre_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/450/pre_6-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o disposto no § 2° do art. 95 da Lei Federal 14.133 de 2021, para estabelecer o contrato verbal para pequenas compras ou o de prestação de serviços de pronto pagamento para suprir as demandas da Administração Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>"Autoriza aumento no pagamento do vale alimentação do mês de dezembro de 2025, no âmbito da Câmara Municipal de São Sebastião da Bela Vista/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/492/1_pre_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/492/1_pre_8-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do exercício financeiro de 2024, processo nº 1.189.063, conforme Parecer do TCE/MG e dá outras providências."</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req_1-2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do documento referente ao Relatório do Controle Interno Exercício 2024.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/241/req_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/241/req_2-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão do Controle Interno informações a respeito da ciência sobre situação do Prédio da Câmara Municipal.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/242/req_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/242/req_3-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à  Contabilidade informações a respeito da ciência sobre situação do Prédio da Câmara Municipal.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/243/req_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/243/req_4-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações a respeito do Trabalho efetuado pela EMATER no Município ano 2023 e 2024.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/244/req_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/244/req_5-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal referente ao Projeto de Lei nº 18/2025.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_6-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca da reforma realizada nas dependências do Prédio da Câmara Municipal no ano de 2021.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_7-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações à Emater.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_8-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Assistência Social.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/273/reuqerimento_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/273/reuqerimento_9-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações à Prefeitura.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal a respeito do Concurso Público nº 01/2023/Prefeitura Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado o aluguel de um telão para apresentação da resposta conforme Requerimento nº06/2025.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_12-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao cumprimento do Art. 83 § 3º, Capítulo II, do Estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_13-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_13-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo de impacto orçamentário sobre a redução da taxa de Iluminação Publica.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/309/req_14-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/309/req_14-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a Contratação de um plano de telefonia para o uso de serviço telefônico na Câmara Municipal.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/310/req_15-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/310/req_15-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Processo de Licitação do Serviço de Engenharia feito pela Casa Legislativa no valor de R$ 11.944,00.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/325/req_16-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/325/req_16-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de abrir um Concurso Público para o cargo de Assessor Jurídico na Câmara Municipal de São Sebastião da Bela Vista.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/330/req_17-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/330/req_17-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Ofício-TAQ do MPMG envia à Câmara Municipal em 2022 referente à regularização do cargo comissionado de Assessor Jurídico.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/331/req_18-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/331/req_18-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Laudo conforme Empenho Liquidação n 71-001, feito pela Empresa de Engenharia contratada pela Câmara Municipal para realização de serviço de reforma.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/350/req_19-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/350/req_19-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópias das autorizações concedidas para a remoção de árvores no Município, no mês de Junho/2025.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/355/req_20-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/355/req_20-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópias dos extratos da conta bancária vinculada à COSIP no últimos 12 meses.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/371/req_21-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/371/req_21-2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópias mensais de notas fiscais e empenhos de combustíveis dos anos de 2017 a 2020.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/372/req_22-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/372/req_22-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de lista dos agricultores contemplados com a doação de calcário no âmbito do Programa Municipal de Incentivo à Agricultura "Joaquim Francisco da Silva - 'Quim Toca' - Bela Vista Raízes Fortes".</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/378/reqer_23-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/378/reqer_23-2025.pdf</t>
   </si>
   <si>
     <t>Requer Informações ao Executivo Municipal, referentes ao gastos realizados com veículos pela Prefeitura Municipal no período de jan/2017 à dez/2024.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/391/reqer_24-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/391/reqer_24-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Informações sobre Convênios celebrados pelo Município na área da Saúde e comprovação de pagamentos.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/415/req_25-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/415/req_25-2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do último ofício enviado pelo MPMG solicitando informações referentes ao cargo de Assessor Jurídico Adjunto, bem como a resposta que foi enviada.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/418/req_26-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/418/req_26-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do Projeto de Lei nº 01/1997, cópia integral do Projeto de Lei que deu origem à Lei Municipal nº 637/1997 e cópia integral de todos os Projetos de Lei que tratem do Estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/424/req_27-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/424/req_27-2025.pdf</t>
   </si>
   <si>
     <t>Requerer informações referente a todos os gastos realizados pela Prefeitura Municipal com material de construção, desde janeiro/2025 com a Empresa “Casa Ferreira – Material de Construção”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/429/req_28-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/429/req_28-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal, cópias dos Laudos de Vistorias e Inspeções dos veículos de transportes escolares do Município referentes ao Exercício 2025.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/436/req_29-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/436/req_29-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gastos totais com combustíveis no período de janeiro 2017 a agosto de 2025.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/439/req_30-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/439/req_30-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias de empenhos e notas fiscais - Empresa MeK Eventos e Promoções e Serviços - Valor de R$ 859.896,84.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/440/req_31-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/440/req_31-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias de empenhos e notas fiscais - Empresa M4 Eventos - Exercício 2025  - Valor de R$ 280.622,84.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req_32-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req_32-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias de empenhos e notas fiscais - gastos com combustíveis  - Exercício 2025 ( janeiro ate a presente data) - Valor de R$ 1.474.691,47.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/438/req_33-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/438/req_33-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias de empenhos e notas fiscais - gastos com empresa Condor Papelaria - Execício 2025 até a presente data - Valor de R$ 602.895,43.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req_34-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req_34-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre recebimento e aplicação de recursos do FUNDEB.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req_35-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req_35-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias fisicas e escaneadas dos relatórios de gastos com diárias de vereadores e servidores da Câmara Municipal (2021 A 2024).</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/208/ata_ordinaria_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/208/ata_ordinaria_1-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Reunião Ordinária 2025.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ata_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ata_2-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/260/ata_03-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/260/ata_03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª  Reunião Ordinária.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/284/ata_04-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/284/ata_04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/294/ata_oridinaria_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/294/ata_oridinaria_5-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/315/ata_ordinaria_n_6.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/315/ata_ordinaria_n_6.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/329/ata_ordinaria_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/329/ata_ordinaria_7-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 7 ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/335/ata_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/335/ata_8-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Reunião Ordinária de 2025.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/347/ata_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/347/ata_9-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/362/ata_ordinaria_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/362/ata_ordinaria_10-2025.pdf</t>
   </si>
   <si>
     <t>Ata 10ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/390/ata_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/390/ata_11-2025.pdf</t>
   </si>
   <si>
     <t>11ª Ata da Reunião Ordinária.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/401/ata_reuniao_ordinaria_12-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/401/ata_reuniao_ordinaria_12-2025.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária nº 12/2025.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/431/ata_13-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/431/ata_13-2025.pdf</t>
   </si>
   <si>
     <t>Ata 13ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/434/ata_14-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/434/ata_14-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/456/ata_15-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/456/ata_15-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/460/ata_16-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/460/ata_16-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/478/ata_17-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/478/ata_17-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/483/ata_18-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/483/ata_18-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/494/ata_19-2025_cartorio.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/494/ata_19-2025_cartorio.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/509/ata_ord_20-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/509/ata_ord_20-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>Ata Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ata_extra_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ata_extra_1-2025.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária nº 01/2025, da Câmara Municipal de São Sebastião da Bela Vista, realizada em 21/01/2025.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/196/ata_reuniao_extra_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/196/ata_reuniao_extra_2-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Reunião Extraordinária de 2025.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ata_reuniao_extra_no_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ata_reuniao_extra_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Reunião Ordinária da Câmara Municipal de São Sebastião da Bela Vista-MG.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ata_no_4_reuniao_extraordinara.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ata_no_4_reuniao_extraordinara.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária nº 04/2025.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/336/ata_extra_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/336/ata_extra_5-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Reunião Extraordinária de 2025.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/374/ata_extra_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/374/ata_extra_6-2025.pdf</t>
   </si>
   <si>
     <t>Ata 6ª Reunião Extraordinária.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/412/ata_extraordinaria_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/412/ata_extraordinaria_7-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Reunião Extraordinária.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/446/ata_extraordinaria_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/446/ata_extraordinaria_8-2025.pdf</t>
   </si>
   <si>
     <t>Ata 8ª Reunião Extraordinária.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/463/ata_extraordinaria_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/463/ata_extraordinaria_9-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Reunião Extraordinária.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/486/ata_reuniao_extra_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/486/ata_reuniao_extra_10-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PEIP</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva</t>
   </si>
   <si>
     <t>Alefi, Antônio, Elizeu, Franciele, Gerson, João Carlos, Pedro, Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/278/peip_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/278/peip_1-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva nº 01/2025 - "os vereadores infra-assinados, no uso das suas atribuições legais e regimentais e atentos principalmente ao fato de fazer constar do orçamento as verbas inerentes ao Orçamento Impositivo."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/283/piep_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/283/piep_2-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Impositiva nº 02/2025 - Autor Vereador Guilherme Lúcio de Paiva.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>"Concede reposição das Perdas Inflacionarias dos subsídios pagos aos Agentes Políticos do Município de São Sebastião da Bela Vista/MG e dá outras providências."</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/430/plo_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/430/plo_2-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Implantação do Programa de Saúde dos Animais - PSA, no Município de São Sebastião de Bela Vista - MG e dá outras providências."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/296/plol_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/296/plol_3-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução da Contribuição para custeio do Serviço de Iluminação Pública - CIP no âmbito do Município de São Sebastião da Bela Vista, e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/311/1_plol_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/311/1_plol_4-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Incentivo ao Futebol Feminino no Município de São Sebastião da Bela Vista, e dá outras providências."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/312/1_plol_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/312/1_plol_5-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Conscientização e Prevenção Contra o Abuso Sexual de Crianças e Adolescentes e da outras providências."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/370/1_plol_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/370/1_plol_6-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de mobiliário e equipamentos inclusivos para crianças com deficiência física ou mobilidade reduzida em áreas públicas e privadas destinadas ao lazer e recreação no Município de São Sebastião da Bela Vista - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/411/plo_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/411/plo_7-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Incentivo à Inclusão de Cursos e Instruções sobre Manobras de Desengasgo no Pré-Natal, Pós-Natal e Creches, e dá outras providências."</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Muncipal</t>
   </si>
   <si>
     <t>MPMG</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/297/prestacao_contas_2023.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/297/prestacao_contas_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do TCEMG sobre a Prestação de Contas do Executivo Municipal Exercício 2023.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>REQRE</t>
   </si>
   <si>
     <t>Requerimento Recebido Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/181/reqr_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/181/reqr_1-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de 'Urgência Especial"  os Projetos de Lei nº 01, 02, 03, 04, 05, 06, 07, e nº 08 e PLC nº 01 de 15 de Janeiro de 2025.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/191/reqre_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/191/reqre_2-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em segunda votação dos PLO nº 01/2025 e  PLC nº 01/2025, do Executivo, em regime de "Urgência Especial" ainda no mês corrente de Janeiro de 2025.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/206/reqre_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/206/reqre_3-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de "Urgência Especial" para o Projeto de Lei nº 10 de 11 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/224/reqre_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/224/reqre_4-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de "Urgência Especial" do Projeto de Lei nº 16/2025.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/235/reqre_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/235/reqre_5-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei nº 23 e 24/2025 e solicita apreciação em regime de "Urgência Especial" dos Projetos nº 22, 23 24/2025.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/266/reqre_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/266/reqre_6-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei nº 29, 30 e nº 31/2025 e solicita apreciação dos mesmos em regime de "Urgência Especial".</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/274/reqre_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/274/reqre_7-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 32/2025 e solicita apreciação em Regime de "Urgência Especial".</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/328/reqre_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/328/reqre_8-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação e votação em Regime de Urgência Especial do Projeto de Lei nº 36/2025 e Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/357/reqre_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/357/reqre_9-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida tramitação em regime de urgência urgentíssima ao Projeto de Lei nº 47/2025.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/360/reqre_10-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/360/reqre_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação do Projeto de Lei nº 48/2025 no dia 26/06/2025.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/394/reqre_11-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/394/reqre_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de Urgência Especial o Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Requer regime de Urgência Especial para deliberação dos Projetos de Lei nº 57 e nº 60/2025.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/482/13_2025_requerimento_camara.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/482/13_2025_requerimento_camara.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de "Urgência Especial" os Projetos de Lei nº 69 e nº 72/2025.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>ATSOL</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/162/ata_sessao_solene_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/162/ata_sessao_solene_1-2025.pdf</t>
   </si>
   <si>
     <t>Ata de Sessão Solene nº 01/2025 - Posse dos Vereadores, Prefeito e Vice-Prefeito eleitos para o mandato 2025/2028.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/481/ata_sessao_solene_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/481/ata_sessao_solene_2-2025.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Solene nº 02/2025.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/187/1_plce_1-2025_.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/187/1_plce_1-2025_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação de Cargos Executivos em Comissão na Administração Municipal, Altera a Estrutura Administrativa e dá outras providências."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/381/1_plce_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/381/1_plce_2-2025.pdf</t>
   </si>
   <si>
     <t>"Cria o Cargo de Assessor Jurídico no Quadro de Pessoal do Poder Executivo e demais providências."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/395/1_plce_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/395/1_plce_3-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Cargo de Provimento Efetivo de Operador de Máquinas no âmbito da Administração Pública Municipal de São Sebastião da Bela Vista e dá outras providências."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Requerimento Recebido</t>
   </si>
   <si>
     <t>Solicita 01 Impressora Multifuncional, 01 Teclado, 01 Mouse e 01 Monitor para uso do seu gabinete.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/420/reqre_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/420/reqre_2-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia das imagens de todo o circuito interno de TV referente ao dia 22/08/2025 entre 09h15min e 09h45min e cópia das imagens de todo o circuito interno de TV referente ao dia 18/08/2025 entre 16h e 17h.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/421/reqre_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/421/reqre_3-2025.pdf</t>
   </si>
   <si>
     <t>Requer que após juntada desse requerimento nos autos do Processo administrativo e numeração da respectiva página, que seja fornecido ao requerente a cópia integral do feito.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/422/reqre_4-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/422/reqre_4-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitação de cópia de imagens das câmeras de segurança do circuito interno da Câmara Municipal de São Sebastião de Bela Vista -MG."</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/423/reqre_5-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/423/reqre_5-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia de imagens das câmeras de segurança do circuito interno da Câmara Municipal de São Sebastião de Bela Vista -MG.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/425/reqre_6-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/425/reqre_6-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia de imagens do circuito interno da Câmara Municipal, do momento da Reunião da Comissão Processante conforme Oficio 01/2025 da Comissão Processante.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/426/reqre_7-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/426/reqre_7-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Presidente da Câmara Municipal responda se houve reunião da Comissão Processante nas dependências da Câmara.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/427/reqre_8-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/427/reqre_8-2025.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das imagens das câmeras do circuito interno do dia 21 de agosto de 2025, no período compreendido entre 18 horas e 20 horas.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/428/reqre_9-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/428/reqre_9-2025.pdf</t>
   </si>
   <si>
     <t>Venho requerer a minha saída da Comissão Processante, considerando as alegações do Ver. Guilherme Lucio na última Reunião Ordinária sobre eventuais áudios da minha pessoa. - Vereador Pedro Fernandes</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Pedido de Vista</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/245/pedido_de_vista_1-2025_plo_15-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/245/pedido_de_vista_1-2025_plo_15-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Vista ao Projeto de Lei nº 15/2025.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>PEMAD</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pemad_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pemad_1-2025.pdf</t>
   </si>
   <si>
     <t>"Adiciona o Parágrafo Único no Artigo 20º do Projeto 035/2025 que “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/392/pemad_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/392/pemad_2-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Paragrafo Único ao Artigo 1º do Projeto de Lei nº 51/2025 - "Dispõe sobre a Revogação do Artigo 165 da Lei Municipal nº 637, de 10 de Junho de 1997, e dá outras providências."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/416/pemad_3-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/416/pemad_3-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Artigo 1 - A ao Projeto de Lei nº 60/2025.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Ata Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/364/ata_sessao_solene_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/364/ata_sessao_solene_1-2025.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Solene de Posse dos Vereadores, Prefeito e Vice-prefeito eleitos para a Legislatura 2025-2028.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia Recebida</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/393/denunucia_recebida.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/393/denunucia_recebida.pdf</t>
   </si>
   <si>
     <t>Denúncia por quebra de decoro parlamentar contra o Vereador Guilherme Lúcio de Paiva - Autor da Denúncia Deputado Federal Rafael Tadeu Simões.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/417/denunica_2.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/417/denunica_2.pdf</t>
   </si>
   <si>
     <t>Denuncia recebida por quebra de Decoro do Cargo contra o Senhor Augusto Hart Ferreira - Autor Guilherme Lucio de Paiva.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pemm_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pemm_1-2025.pdf</t>
   </si>
   <si>
     <t>"Dá Nova Redação ao § 1º do Artigo 1º do Projeto de Lei nº 56/2025."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pemm_2-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pemm_2-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os Arts. 2º e 3º do Projeto de Lei para que o período de Estágio Probatório seja contado para fins de aquisição do Triênio."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>RELAF</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Processnte 01/2025</t>
   </si>
   <si>
     <t>CMPR - Comissão Processante</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/459/relatorio_final_comiss_proc_1-2025.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/459/relatorio_final_comiss_proc_1-2025.pdf</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Processante 01/2025 - Processo de Cassação de mandato do Vereador Guilherme Lucio de Paiva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3898,68 +3898,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/164/ind_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/165/ind_2-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/166/ind_3-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/167/ind_4-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/168/ind_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/169/ind_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/170/ind_7-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind_8-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind_9-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/193/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/197/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/198/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/199/ind_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/200/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/202/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/203/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/209/ind_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind_27-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/246/ind_28-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/247/ind_29-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/248/ind_30-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/249/ind_31-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/250/ind_32-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/251/ind_33-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/252/ind_34-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/253/ind_35-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/254/ind_36-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/255/ind_37-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/256/ind_38-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/258/ind_39-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/259/ind_40-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/279/ind_41-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/276/ind_42-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/277/ind_43-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/280/ind_44-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/281/ind_45-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/286/ind_46-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/287/ind_47-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/288/ind_48-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/292/ind_49-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/293/ind_50-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/299/ind_51-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/305/ind_52-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/306/ind_53-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/307/ind_54-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/308/ind_55-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/300/ind_56-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/314/ind_57-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/316/ind_58-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/317/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/318/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/319/ind_61-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/320/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/321/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/322/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/323/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/324/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/337/ind_67-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/352/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/353/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/354/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/368/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/369/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/373/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/379/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/385/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/397/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/398/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/402/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/403/ind_79-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/404/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/407/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/408/ind_82-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/409/ind_83-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/419/ind_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/432/ind_85-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/433/ind_86-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/437/ind_87-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/449/ind_88-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/445/ind_89-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/458/ind_90-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/462/ind_91-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/469/ind_92-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/480/ind_93-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/479/ind_94-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/484/ind_95-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/485/ind_96-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/333/moca_1-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/367/moca_2-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocp_1-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/219/mocp_2-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocp_3-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocp_4-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/301/mocp_7-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/302/mocp_8-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/303/mocp_9-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/304/mocp_10-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/338/mocao_de_pesar_11-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/348/mocp_12-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/349/mocp_13-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/365/mocp_14-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/366/mocp_15-2025_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/396/mocp_16-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/410/mocp_17-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/451/mocp_18-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/453/mocp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/454/mocp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/455/mocp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocp_23-2025_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocp_24-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocp_25-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/489/mocp_26-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/493/mocp_27-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocp_28-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/506/mocp_29-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_1-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/183/1_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/184/1_plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plc_3-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/468/1_plc_4-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/171/plo_1-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_2-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_3-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_4-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plo_5-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/176/plo_6-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/177/1_plo_7-2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/178/1_plo_8-2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/195/9_projeto_bdmg.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/207/plo_10-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/210/plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/211/plo_12_altera_a_denomicao_de_via.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/212/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/214/1_plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/215/plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plo_16_gratificacao_monitor_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/227/1_plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/228/1_plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/229/1_plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/230/1_plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/231/1_plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/234/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/236/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/237/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/262/1_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/263/1_plo_26-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/264/1_plo_27-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/265/plo_28_-_bela_vista_raizes_fortes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/267/1_plo_29-2025_projeto_de_lei_politica_de_turismo_ssbv.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/268/1_plo_30-2025_projeto_de_lei_autoriza_o_repasse_de_contribuicao_anual_ao_circuito_turistico_caminhos_da_mantiqueira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/269/1_plo_31-2025_projeto_de_lei_recurso_sicoob.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/275/1_plo_32_projeto_de_lei_premiacao_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/289/1_plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/290/1_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/298/plo_35-2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/326/plo_36-2025_projeto_bdmg.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/334/37_projeto_de_lei_-_politica_de_bem-estar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/339/plo_38-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/344/plo_39-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/340/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/341/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/342/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/345/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/346/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/343/plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/351/plo_46-2025_projeto_de_lei_premiacao_professores1_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/358/plo_47-2025__projeto_de_lei_municipal_no_47_de_16_de_junho_de_2025_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/361/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/363/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/375/1_plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/376/1_plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/386/1_plo_52-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/382/1_plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/384/1_plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/383/1_plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/387/1_plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/388/1_plo_57-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/389/1_plo_58-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/406/1_plo_59-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/405/1_plo_60-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/413/1_plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/414/1_plo_62-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/447/plo_63-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/448/plo_64-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/442/plo_65-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/443/plo_66_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/464/1_plo_67-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/465/1_plo_68-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/471/1_plo_69-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/472/1_plo_70-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/473/1_plo_71-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/474/plo_72-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/475/plo_73-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/476/plo_74-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/477/plo_75-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/491/plo_76-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/490/1_plo_77-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/499/1_plo_78-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/500/1_plo_79-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/502/1_plo_80-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/503/1_plo_81-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/504/1_plo_82-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/505/1_plo_83-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pre_1-2025_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/239/1_pre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/450/pre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/492/1_pre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req_1-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/241/req_2-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/242/req_3-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/243/req_4-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/244/req_5-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_6-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_7-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/273/reuqerimento_9-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/309/req_14-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/310/req_15-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/325/req_16-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/330/req_17-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/331/req_18-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/350/req_19-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/355/req_20-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/371/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/372/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/378/reqer_23-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/391/reqer_24-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/415/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/418/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/424/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/429/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/436/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/439/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/440/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/438/req_33-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/208/ata_ordinaria_1-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ata_2-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/260/ata_03-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/284/ata_04-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/294/ata_oridinaria_5-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/315/ata_ordinaria_n_6.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/329/ata_ordinaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/335/ata_8-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/347/ata_9-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/362/ata_ordinaria_10-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/390/ata_11-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/401/ata_reuniao_ordinaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/431/ata_13-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/434/ata_14-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/456/ata_15-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/460/ata_16-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/478/ata_17-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/483/ata_18-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/494/ata_19-2025_cartorio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/509/ata_ord_20-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ata_extra_1-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/196/ata_reuniao_extra_2-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ata_reuniao_extra_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ata_no_4_reuniao_extraordinara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/336/ata_extra_5-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/374/ata_extra_6-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/412/ata_extraordinaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/446/ata_extraordinaria_8-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/463/ata_extraordinaria_9-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/486/ata_reuniao_extra_10-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/278/peip_1-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/283/piep_2-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/430/plo_2-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/296/plol_3-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/311/1_plol_4-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/312/1_plol_5-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/370/1_plol_6-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/411/plo_7-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/297/prestacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/181/reqr_1-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/191/reqre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/206/reqre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/224/reqre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/235/reqre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/266/reqre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/274/reqre_7-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/328/reqre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/357/reqre_9-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/360/reqre_10-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/394/reqre_11-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/482/13_2025_requerimento_camara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/162/ata_sessao_solene_1-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/481/ata_sessao_solene_2-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/187/1_plce_1-2025_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/381/1_plce_2-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/395/1_plce_3-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/420/reqre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/421/reqre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/422/reqre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/423/reqre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/425/reqre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/426/reqre_7-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/427/reqre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/428/reqre_9-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/245/pedido_de_vista_1-2025_plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pemad_1-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/392/pemad_2-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/416/pemad_3-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/364/ata_sessao_solene_1-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/393/denunucia_recebida.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/417/denunica_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pemm_1-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pemm_2-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/459/relatorio_final_comiss_proc_1-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/164/ind_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/165/ind_2-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/166/ind_3-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/167/ind_4-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/168/ind_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/169/ind_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/170/ind_7-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind_8-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind_9-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/193/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/197/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/198/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/199/ind_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/200/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/202/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/203/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/209/ind_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind_27-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/246/ind_28-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/247/ind_29-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/248/ind_30-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/249/ind_31-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/250/ind_32-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/251/ind_33-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/252/ind_34-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/253/ind_35-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/254/ind_36-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/255/ind_37-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/256/ind_38-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/258/ind_39-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/259/ind_40-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/279/ind_41-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/276/ind_42-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/277/ind_43-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/280/ind_44-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/281/ind_45-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/286/ind_46-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/287/ind_47-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/288/ind_48-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/292/ind_49-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/293/ind_50-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/299/ind_51-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/305/ind_52-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/306/ind_53-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/307/ind_54-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/308/ind_55-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/300/ind_56-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/314/ind_57-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/316/ind_58-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/317/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/318/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/319/ind_61-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/320/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/321/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/322/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/323/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/324/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/337/ind_67-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/352/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/353/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/354/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/368/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/369/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/373/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/379/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/385/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/397/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/398/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/402/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/403/ind_79-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/404/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/407/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/408/ind_82-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/409/ind_83-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/419/ind_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/432/ind_85-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/433/ind_86-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/437/ind_87-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/449/ind_88-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/445/ind_89-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/458/ind_90-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/462/ind_91-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/469/ind_92-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/480/ind_93-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/479/ind_94-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/484/ind_95-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/485/ind_96-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/333/moca_1-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/367/moca_2-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/194/mocp_1-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/219/mocp_2-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/217/mocp_3-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/218/mocp_4-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/301/mocp_7-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/302/mocp_8-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/303/mocp_9-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/304/mocp_10-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/338/mocao_de_pesar_11-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/348/mocp_12-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/349/mocp_13-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/365/mocp_14-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/366/mocp_15-2025_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/396/mocp_16-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/410/mocp_17-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/451/mocp_18-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/453/mocp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/454/mocp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/455/mocp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/466/mocp_23-2025_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/467/mocp_24-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/470/mocp_25-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/489/mocp_26-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/493/mocp_27-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/501/mocp_28-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/506/mocp_29-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_1-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/183/1_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/184/1_plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plc_3-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/468/1_plc_4-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/171/plo_1-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_2-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_3-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_4-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plo_5-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/176/plo_6-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/177/1_plo_7-2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/178/1_plo_8-2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/195/9_projeto_bdmg.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/207/plo_10-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/210/plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/211/plo_12_altera_a_denomicao_de_via.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/212/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/214/1_plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/215/plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plo_16_gratificacao_monitor_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/227/1_plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/228/1_plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/229/1_plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/230/1_plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/231/1_plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/234/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/236/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/237/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/262/1_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/263/1_plo_26-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/264/1_plo_27-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/265/plo_28_-_bela_vista_raizes_fortes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/267/1_plo_29-2025_projeto_de_lei_politica_de_turismo_ssbv.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/268/1_plo_30-2025_projeto_de_lei_autoriza_o_repasse_de_contribuicao_anual_ao_circuito_turistico_caminhos_da_mantiqueira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/269/1_plo_31-2025_projeto_de_lei_recurso_sicoob.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/275/1_plo_32_projeto_de_lei_premiacao_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/289/1_plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/290/1_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/298/plo_35-2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/326/plo_36-2025_projeto_bdmg.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/334/37_projeto_de_lei_-_politica_de_bem-estar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/339/plo_38-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/344/plo_39-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/340/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/341/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/342/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/345/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/346/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/343/plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/351/plo_46-2025_projeto_de_lei_premiacao_professores1_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/358/plo_47-2025__projeto_de_lei_municipal_no_47_de_16_de_junho_de_2025_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/361/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/363/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/375/1_plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/376/1_plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/386/1_plo_52-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/382/1_plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/384/1_plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/383/1_plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/387/1_plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/388/1_plo_57-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/389/1_plo_58-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/406/1_plo_59-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/405/1_plo_60-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/413/1_plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/414/1_plo_62-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/447/plo_63-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/448/plo_64-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/442/plo_65-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/443/plo_66_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/464/1_plo_67-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/465/1_plo_68-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/471/1_plo_69-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/472/1_plo_70-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/473/1_plo_71-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/474/plo_72-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/475/plo_73-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/476/plo_74-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/477/plo_75-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/491/plo_76-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/490/1_plo_77-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/499/1_plo_78-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/500/1_plo_79-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/502/1_plo_80-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/503/1_plo_81-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/504/1_plo_82-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/505/1_plo_83-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pre_1-2025_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/239/1_pre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/450/pre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/492/1_pre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req_1-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/241/req_2-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/242/req_3-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/243/req_4-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/244/req_5-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_6-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_7-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/273/reuqerimento_9-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/309/req_14-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/310/req_15-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/325/req_16-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/330/req_17-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/331/req_18-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/350/req_19-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/355/req_20-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/371/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/372/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/378/reqer_23-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/391/reqer_24-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/415/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/418/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/424/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/429/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/436/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/439/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/440/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/438/req_33-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/208/ata_ordinaria_1-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ata_2-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/260/ata_03-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/284/ata_04-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/294/ata_oridinaria_5-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/315/ata_ordinaria_n_6.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/329/ata_ordinaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/335/ata_8-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/347/ata_9-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/362/ata_ordinaria_10-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/390/ata_11-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/401/ata_reuniao_ordinaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/431/ata_13-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/434/ata_14-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/456/ata_15-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/460/ata_16-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/478/ata_17-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/483/ata_18-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/494/ata_19-2025_cartorio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/509/ata_ord_20-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ata_extra_1-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/196/ata_reuniao_extra_2-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ata_reuniao_extra_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ata_no_4_reuniao_extraordinara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/336/ata_extra_5-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/374/ata_extra_6-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/412/ata_extraordinaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/446/ata_extraordinaria_8-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/463/ata_extraordinaria_9-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/486/ata_reuniao_extra_10-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/278/peip_1-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/283/piep_2-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/430/plo_2-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/296/plol_3-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/311/1_plol_4-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/312/1_plol_5-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/370/1_plol_6-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/411/plo_7-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/297/prestacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/181/reqr_1-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/191/reqre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/206/reqre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/224/reqre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/235/reqre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/266/reqre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/274/reqre_7-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/328/reqre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/357/reqre_9-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/360/reqre_10-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/394/reqre_11-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/482/13_2025_requerimento_camara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/162/ata_sessao_solene_1-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/481/ata_sessao_solene_2-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/187/1_plce_1-2025_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/381/1_plce_2-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/395/1_plce_3-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/420/reqre_2-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/421/reqre_3-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/422/reqre_4-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/423/reqre_5-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/425/reqre_6-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/426/reqre_7-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/427/reqre_8-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/428/reqre_9-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/245/pedido_de_vista_1-2025_plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pemad_1-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/392/pemad_2-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/416/pemad_3-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/364/ata_sessao_solene_1-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/393/denunucia_recebida.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/417/denunica_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pemm_1-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pemm_2-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2025/459/relatorio_final_comiss_proc_1-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>