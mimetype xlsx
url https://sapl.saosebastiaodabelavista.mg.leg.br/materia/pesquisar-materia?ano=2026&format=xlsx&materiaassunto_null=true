--- v0 (2026-02-09)
+++ v1 (2026-05-12)
@@ -10,335 +10,920 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="291">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/507/ind_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/507/ind_1-2026.pdf</t>
   </si>
   <si>
     <t>Indica a adoção das providências necessárias para avaliar a possibilidade de aumento da capacidade do reservatório de água que abastece o Bairro Goiabal e a regularização do encanamento no Bairro.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Franciele</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/508/ind_2-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/508/ind_2-2026.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de redutores de velocidade em pontos estratégicos do Bairro Iate Clube.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Franciele, Quedes</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/510/ind_3-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/510/ind_3-2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizados estudos técnicos, jurídicos, orçamentários e financeiros acerda da possível aplicação, da Lei Complementar Federal nº 226, de 12 de Janeiro de 2026 que se refere ao restabelecimento da contagem de tempo de serviço dos servidores públicos Municipais suspensa durante o período da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/526/ind_4-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/526/ind_4-2026.pdf</t>
   </si>
   <si>
     <t>Indicação de reunião e estudo para viabilizar apoio de um Psicólogo à Escola Estadual.</t>
   </si>
   <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/527/ind_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reforça indicação nº 50/2025 - Indica estudo para inclusão de transporte escolar para alunos matriculados na rede municipal de Ensino, residentes nos bairros Goiabal e Sabará.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/539/ind_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja solicitado ao Departamento de Obras que informe  uma previsão de data para a realização dos serviços de manutenção e reparo na Rua Ciro Riciate no Bairro Vitoca I.</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Guilherme</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/551/ind_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o pagamento do adicional de periculosidade aos servidores que fazem jus ao benefício.</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Elizeu</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/553/ind_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estudo técnico para reorganização do estacionamento nas Praças Erasmo Cabral e Francisco Avelino.</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/552/ind_9-2026_prot.pdf</t>
+  </si>
+  <si>
+    <t>Aplicação do Código de Posturas para coibir o descarte irregular de lixo e materiais de construção em vias públicas.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Alefi</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/562/ind_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a criação e implantação de vagas de estacionamento exclusivas destinadas a pessoas com deficiência (PCD) no município."</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/571/ind_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de iluminação pública no bairro Yate Clube Sapucaí I.</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Alefi, Antônio</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/579/ind_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a destinação de um veículo para atender às demandas da Secretaria Municipal de Esporte do Município.</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>MOCA</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/554/moca_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção em virtude do reconhecimento pelo recebimento do Selo Ouro em Educação.</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/556/moca_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à Dra. Jamile Braga Almeida em reconhecimento a sua dedicada atuação médica em nosso Município.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/568/moca_3-2026_-_cancelado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, em reconhecimento à conquista do Selo Ouro - Certificação nacional que atesta a excelência na cobertura vacinal em nosso município.</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/574/moca_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos ao Excelentíssimo Senhor Prefeito, Augusto Hart Ferreira, e ao Excelentíssimo Senhor Vice-Prefeito, Fernando Válber da Silva, à Secretária Municipal de Saúde, Senhora Luciana Hart Ferreira e demais servidores da área da Saúde, pelos relevantes serviços prestados e pelas expressivas conquistas alcançadas na gestão da saúde pública municipal no ano de 2025.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/575/moca_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos ao Excelentíssimo Senhor Prefeito, Augusto Hart Ferreira, e ao Excelentíssimo Senhor Vice-Prefeito, Fernando Válber da Silva, à Secretaria Municipal de Assistência Social Carolina Gabriela Machado de Souza Barroso de demais servidores envolvidos pelo notável desempenho e relevante conquista alcançada no âmbito da política pública municipal de assistência social.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/576/moca_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos ao Excelentíssimo Senhor Prefeito, Augusto Hart Ferreira, e ao Excelentíssimo Senhor Vice-Prefeito, Fernando Válber da Silva, pelo reconhecimento obtido no Fórum de Cidades Digitais e Inteligentes do Sul de Minas.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção em virtude do 1º lugar no Eixo Esporte da 14ª edição do Prêmio Mineiro de Boas Práticas na Gestão Municipal - concedido pela AMM.</t>
+  </si>
+  <si>
     <t>514</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>Guilherme</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/514/mocp_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/514/mocp_1-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do senhor Luiz Antônio Junho - Ver. Proponente Guilherme de Lucio de Paiva.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/513/mocp_2-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/513/mocp_2-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em virtude do falecimento do Sr. Milton Gonçalves da Silva - Proponente Ver. Quedes Cunha</t>
   </si>
   <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>Gerson</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/528/mocp_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento do Senhor Jesus Jael Candido, ocorrido em 10/02/2026.</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/544/mocp_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento do Senhor Ítalo Paiva de Oliveira.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/557/mocp_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento da Senhora Tereza Maria de Oliveira.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/558/mocp_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento do Senhor João Femiano.</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/566/mocp_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento do Senhor Josiel Sandalo Francisco.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/567/mocp_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em virtude do falecimento da jovem Tânia de Souza Reinert, ocorrido no dia 13/04/2026.</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/577/mocp_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR, em virtude do falecimento do Senhor João Santino dos Santos, ocorrido em 25 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/578/mocp_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR, em virtude do falecimento do Senhor Jesus Barroso, ocorrido em 25 de abril de 2026</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>Franciele, João Carlos, Quedes</t>
+  </si>
+  <si>
+    <t>"Altera a Lei nº 982/2007 e a Lei Complementar nº 060/2015, alterando a Nomeclatura dos Cargos de Assessor Jurídico e Assessor Jurídico Adjunto Legislativo, e dá outras providências."</t>
+  </si>
+  <si>
     <t>517</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/517/plo_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/517/plo_1-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o aumento salarial dos Servidores Públicos no ano de 2026 no Município de São Sebastião da Bela Vista."</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/518/plo_2-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/518/plo_2-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder subvenção social à Associação de Pastores Evangélicos de São Sebastião da Bela Vista (APESSBEVI) para realização da marcha da paz de Bela Vista e de ações socioculturais correlatas e dá outras providências."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/519/plo_3-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/519/plo_3-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a transferir recursos financeiros através da Celebração de Termo de Colaboração, à Entidade sem fins lucrativos "Hospital de Gimirim", nos Termos da Lei Federal nº 13.019/2014, alterada pela Lei Federal nº 13.204/2015 C.C Lei Federal nº 4.320/1964, e Lei Federal Complementar nº 101/2000, e dá outras providências."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/521/plo_4-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/521/plo_4-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o recebimento de Imóvel em Doção."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/522/plo_5-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/522/plo_5-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA, NOS TERMOS DA LEI COMPLEMENTAR Nº 226, DE 12 DE JANEIRO DE 2026, O RECONHECIMENTO E O PAGAMENTO RETROATIVO DE VANTAGENS FUNCIONAIS SUSPENSAS DURANTE O PERÍODO DA PANDEMIA DA COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/525/plo_6-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/525/plo_6-2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder Direito Real de Uso de Bem Imóvel Público à Empresa Corpo Dourado Indústria de Cosméticos e Perfumaria LTDA, com encargos, e dá outras providência."</t>
   </si>
   <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/532/plo_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Declaração de Utilidade Pública Municipal à Entidade denominada Associação de Pastores Evangélicos de São Sebastião da Bela Vista (APESSBEVI)."</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/538/1_plo_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a proceder o Pagamento de Premiação em dinheiro aos vencedores do Show de Talentos, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/542/1_plo_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a Adquirir Imóvel e dá outras providências."</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/548/plo_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE DENOMINAÇÃO OFICIAL DO CENTRO DE SAÚDE MENTAL DE SÃO SEBASTIÃO DA BELA VISTA (MG).”</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/555/1_plo_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a inclusão de Ação no PPA 2026/2029 na Lei nº 1.638/2025, abre Crédito Adicional Especial na LOA 2026  na Lei nº 1.639/2025 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/563/1_plo_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Denominação de Estrada Oficial no Município de São Sebastião da Bela Vista (MG)."</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/569/1_plo_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e da outras providências."</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/573/1_plo_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a efetuar a Abertura de Crédito Adicional Suplementar no Orçamento do Município de São Sebastião da Bela Vista (MG), para o Exercício de 2026."</t>
+  </si>
+  <si>
     <t>512</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Franciele, João Carlos, Quedes</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/512/1_pre_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/512/1_pre_1-2026.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OFICIALIZAÇÃO DOS MEIOS ELETRÔNICOS DE COMUNICAÇÃO DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DA BELA VISTA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/534/1_pre_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Reajuste do Vale Alimentação dos Servidores da Câmara Municipal de São Sebastião da Bela Vista (MG)."</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Concessão, Aplicação e Comprovação de Diárias para Agentes Políticos e Servidores Públicos no âmbito da Câmara Municipal de São Sebastião da Bela Vista - MG e dá outras providências."</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/580/1_pre_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a devolução antecipada de repasse ao Poder Executivo Municipal e dá outras providências."</t>
+  </si>
+  <si>
     <t>523</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/523/req_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/523/req_1-2026.pdf</t>
   </si>
   <si>
     <t>Requer cópias de empenhos e notas fiscais de empresas relativos a contratos constantes no Portal Transparência.</t>
   </si>
   <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/529/req_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de documentação referente as diáiras - Prefeito, Vice-Prefeito e Chefe de Gabinete nos períodos compreendidos de 2013 a 2020 e de 2025 até fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/537/req_3-2026_rej.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações - Leilões de veículos realizados em 2025 pelo Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/547/req_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita cópias de notas fiscais e empenhos - Mês Fevereiro e Março - referente a pagamentos realizados para Empresas de Eventos e Comunicação.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/545/req_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre valroes gastos pela Prefeitura com aquisição de medicamentos em geral.</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/546/req_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer informações ao Chefe do Poder Executivo Municipal acerca dos valores gastos pela Prefeitura Municipal com aluguéis em imóveis no Município, de janeiro de 2025 até a presente data</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/550/req_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Chefe do Poder Executivo Municipal acerca de informações sobre a Praça de Alimentação nas festividades do Município como o evento do Aniversário da Cidade realizado recentemente.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/585/req_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca dos valores gastos pela Prefeitura Municipal com a aquisição de medicamentos em geral, no período compreendido de março de 2026 até a presente data.</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>ATAO</t>
+  </si>
+  <si>
+    <t>Ata Reunião Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/533/ata_ord_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Reunião Ordinária.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/536/ata_ord_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Reunião Ordinária de 2026.</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/543/ata_ord_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3ª Reunião Ordinária.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/561/ata_ord_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4ª Reunião Ordinária.</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/565/ata_ord_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 5ª Reunião Ordinária de 2026.</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/582/ata_ord_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6ª Reunião Ordinária.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>ATAE</t>
+  </si>
+  <si>
+    <t>Ata Reunião Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/570/ata_ext_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Reunião Extraordinária nº 001/2026.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Reunião Extraordinária.</t>
+  </si>
+  <si>
     <t>511</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/511/1_plo_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/511/1_plo_1-2026.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA TABELA DE VENCIMENTOS BÁSICOS E PROGRESSÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DA BELA VISTA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/540/1_plo_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui a Semana Municipal da Mulher no âmbito do Município de São Sebastião da Bela Vista e dá outras providências."</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/560/1_plol_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A INCLUSÃO DO SÍMBOLO MUNDIAL DA FIBROMIALGIA NAS PLACAS DE ATENDIMENTO PRIORITÁRIO E NA SINALIZAÇÃO DE VAGAS RESERVADAS, BEM COMO AUTORIZA A INSTITUIÇÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM FIBROMIALGIA NO ÂMBITO DO MUNICÍPIO DE SÃO SEBASTIÃO DA BELA VISTA/MG."</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/572/1_plo_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui Diretrizes para a Promoção de Ações de Prevenção e Combate ao Bullying no âmbito das Escolas da Rede Pública Municipal de Ensino e Institui a Semana Municipal de Combate ao Bullying no Município de São Sebastião da Bela Vista e dá outras providências."</t>
+  </si>
+  <si>
     <t>524</t>
   </si>
   <si>
     <t>REQRE</t>
   </si>
   <si>
     <t>Requerimento Recebido Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/524/reqre_1-2026.pdf</t>
   </si>
   <si>
     <t>Requer apreciação em regime de "Urgência Especial" da matéira referente ao Projeto de Lei nº 6/2026.</t>
   </si>
   <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/530/reqre_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer apreciação e votação em "Regime de Urgência Especial"  do Projeto de Lei Complementar nº 02 e nº 03/2026.</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/541/reqre_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer apreciação em Regime de Urgência Especial ao Projeto de Lei nº 09/2026.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/564/reqre_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer apreciação e votação em regime de "Urgência Especial" da Matério : Projeto de Lei nº 12/2026.</t>
+  </si>
+  <si>
     <t>515</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/515/plce_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/515/plce_1-2026.pdf</t>
   </si>
   <si>
     <t>"Altera a Nomenclatura de Cargo Disposto na Lei Complementar Municipal nº 99/2025 e dá outras providências."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/516/plce_2-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/516/plce_2-2026_atu.pdf</t>
   </si>
   <si>
     <t>"Altera Jornada de Trabalho do Monitor da Rede Escolar Municipal e dá outras providências."</t>
   </si>
   <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/531/plce_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Órgão Oficial de Turismo do Município de São Sebastião da Bela Vista, dispõe sobre sua organização, competências e funcionamento, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>PEMM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Alefi, Antônio, Guilherme, Pedro</t>
+  </si>
+  <si>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1_pemm_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os valores constantes nos Anexos I e II e o Art 5º do Projeto de Rsolução nº 03/2026."</t>
+  </si>
+  <si>
     <t>520</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/520/mocr_1-2026.pdf</t>
+    <t>http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/520/mocr_1-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio em virtude de declarações proferidas pelo Prefeito de Heliodora, Senhor Eduardo Cheung de Lima, em manifestação pública realizada em evento no Município de São Sebastião da Bela Vista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -645,68 +1230,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/507/ind_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/508/ind_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/510/ind_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/526/ind_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/514/mocp_1-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/513/mocp_2-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/517/plo_1-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/518/plo_2-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/519/plo_3-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/521/plo_4-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/522/plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/525/plo_6-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/512/1_pre_1-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/523/req_1-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/511/1_plo_1-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/515/plce_1-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/516/plce_2-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/520/mocr_1-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/507/ind_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/508/ind_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/510/ind_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/526/ind_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/527/ind_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/539/ind_6-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/551/ind_7-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/553/ind_8-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/552/ind_9-2026_prot.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/562/ind_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/571/ind_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/579/ind_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/554/moca_1-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/556/moca_2-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/568/moca_3-2026_-_cancelado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/574/moca_4-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/575/moca_5-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/576/moca_6-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/514/mocp_1-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/513/mocp_2-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/528/mocp_3-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/544/mocp_4-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/557/mocp_5-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/558/mocp_6-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/566/mocp_7-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/567/mocp_8-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/577/mocp_9-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/578/mocp_10-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/517/plo_1-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/518/plo_2-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/519/plo_3-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/521/plo_4-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/522/plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/525/plo_6-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/532/plo_7-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/538/1_plo_8-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/542/1_plo_9-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/548/plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/555/1_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/563/1_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/569/1_plo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/573/1_plo_14-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/512/1_pre_1-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/534/1_pre_2-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/580/1_pre_4-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/523/req_1-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/529/req_2-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/537/req_3-2026_rej.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/547/req_4-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/545/req_5-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/546/req_6-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/550/req_7-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/585/req_8-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/533/ata_ord_1-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/536/ata_ord_2-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/543/ata_ord_3-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/561/ata_ord_4-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/565/ata_ord_5-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/582/ata_ord_6-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/570/ata_ext_1-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/511/1_plo_1-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/540/1_plo_2-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/560/1_plol_3-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/572/1_plo_4-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/524/reqre_1-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/530/reqre_2-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/541/reqre_3-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/564/reqre_4-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/515/plce_1-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/516/plce_2-2026_atu.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/531/plce_3-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1_pemm_1-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosebastiaodabelavista.mg.leg.br/media/sapl/public/materialegislativa/2026/520/mocr_1-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -804,453 +1389,1995 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" t="s">
+        <v>98</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" t="s">
+        <v>91</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" t="s">
+        <v>111</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>10</v>
       </c>
-      <c r="D20" t="s">
-[...12 lines deleted...]
-        <v>95</v>
+      <c r="D31" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" t="s">
+        <v>125</v>
+      </c>
+      <c r="F31" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E34" t="s">
+        <v>130</v>
+      </c>
+      <c r="F34" t="s">
+        <v>131</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" t="s">
+        <v>130</v>
+      </c>
+      <c r="F35" t="s">
+        <v>131</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H35" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" t="s">
+        <v>129</v>
+      </c>
+      <c r="E36" t="s">
+        <v>130</v>
+      </c>
+      <c r="F36" t="s">
+        <v>131</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37" t="s">
+        <v>130</v>
+      </c>
+      <c r="F37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" t="s">
+        <v>131</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" t="s">
+        <v>129</v>
+      </c>
+      <c r="E39" t="s">
+        <v>130</v>
+      </c>
+      <c r="F39" t="s">
+        <v>131</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40" t="s">
+        <v>130</v>
+      </c>
+      <c r="F40" t="s">
+        <v>131</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>53</v>
+      </c>
+      <c r="D41" t="s">
+        <v>129</v>
+      </c>
+      <c r="E41" t="s">
+        <v>130</v>
+      </c>
+      <c r="F41" t="s">
+        <v>131</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" t="s">
+        <v>129</v>
+      </c>
+      <c r="E42" t="s">
+        <v>130</v>
+      </c>
+      <c r="F42" t="s">
+        <v>131</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" t="s">
+        <v>129</v>
+      </c>
+      <c r="E43" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" t="s">
+        <v>131</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H43" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>168</v>
+      </c>
+      <c r="D44" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" t="s">
+        <v>130</v>
+      </c>
+      <c r="F44" t="s">
+        <v>131</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D45" t="s">
+        <v>129</v>
+      </c>
+      <c r="E45" t="s">
+        <v>130</v>
+      </c>
+      <c r="F45" t="s">
+        <v>131</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" t="s">
+        <v>126</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H46" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>176</v>
+      </c>
+      <c r="E47" t="s">
+        <v>177</v>
+      </c>
+      <c r="F47" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H47" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" t="s">
+        <v>176</v>
+      </c>
+      <c r="E48" t="s">
+        <v>177</v>
+      </c>
+      <c r="F48" t="s">
+        <v>126</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" t="s">
+        <v>176</v>
+      </c>
+      <c r="E49" t="s">
+        <v>177</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" t="s">
+        <v>190</v>
+      </c>
+      <c r="F50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H50" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" t="s">
+        <v>190</v>
+      </c>
+      <c r="F51" t="s">
+        <v>40</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>189</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" t="s">
+        <v>189</v>
+      </c>
+      <c r="E53" t="s">
+        <v>190</v>
+      </c>
+      <c r="F53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H53" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" t="s">
+        <v>189</v>
+      </c>
+      <c r="E54" t="s">
+        <v>190</v>
+      </c>
+      <c r="F54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H54" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>205</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" t="s">
+        <v>189</v>
+      </c>
+      <c r="E55" t="s">
+        <v>190</v>
+      </c>
+      <c r="F55" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56" t="s">
+        <v>189</v>
+      </c>
+      <c r="E56" t="s">
+        <v>190</v>
+      </c>
+      <c r="F56" t="s">
+        <v>40</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" t="s">
+        <v>189</v>
+      </c>
+      <c r="E57" t="s">
+        <v>190</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H57" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>215</v>
+      </c>
+      <c r="E58" t="s">
+        <v>216</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H58" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>219</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>215</v>
+      </c>
+      <c r="E59" t="s">
+        <v>216</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H59" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>222</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" t="s">
+        <v>215</v>
+      </c>
+      <c r="E60" t="s">
+        <v>216</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H60" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>225</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" t="s">
+        <v>215</v>
+      </c>
+      <c r="E61" t="s">
+        <v>216</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H61" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>228</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62" t="s">
+        <v>215</v>
+      </c>
+      <c r="E62" t="s">
+        <v>216</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H62" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>231</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" t="s">
+        <v>216</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H63" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>236</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H64" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" t="s">
+        <v>236</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H65" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>241</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>242</v>
+      </c>
+      <c r="E66" t="s">
+        <v>243</v>
+      </c>
+      <c r="F66" t="s">
+        <v>126</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H66" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>242</v>
+      </c>
+      <c r="E67" t="s">
+        <v>243</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H67" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" t="s">
+        <v>242</v>
+      </c>
+      <c r="E68" t="s">
+        <v>243</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H68" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>252</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" t="s">
+        <v>242</v>
+      </c>
+      <c r="E69" t="s">
+        <v>243</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H69" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>255</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>256</v>
+      </c>
+      <c r="E70" t="s">
+        <v>257</v>
+      </c>
+      <c r="F70" t="s">
+        <v>131</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H70" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>260</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>256</v>
+      </c>
+      <c r="E71" t="s">
+        <v>257</v>
+      </c>
+      <c r="F71" t="s">
+        <v>131</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H71" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>263</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" t="s">
+        <v>256</v>
+      </c>
+      <c r="E72" t="s">
+        <v>257</v>
+      </c>
+      <c r="F72" t="s">
+        <v>131</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H72" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>266</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" t="s">
+        <v>256</v>
+      </c>
+      <c r="E73" t="s">
+        <v>257</v>
+      </c>
+      <c r="F73" t="s">
+        <v>131</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H73" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>269</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>270</v>
+      </c>
+      <c r="E74" t="s">
+        <v>271</v>
+      </c>
+      <c r="F74" t="s">
+        <v>131</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H74" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>274</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>270</v>
+      </c>
+      <c r="E75" t="s">
+        <v>271</v>
+      </c>
+      <c r="F75" t="s">
+        <v>131</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H75" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>277</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" t="s">
+        <v>270</v>
+      </c>
+      <c r="E76" t="s">
+        <v>271</v>
+      </c>
+      <c r="F76" t="s">
+        <v>131</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H76" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>280</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>281</v>
+      </c>
+      <c r="E77" t="s">
+        <v>282</v>
+      </c>
+      <c r="F77" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H77" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>286</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" t="s">
+        <v>288</v>
+      </c>
+      <c r="F78" t="s">
+        <v>40</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H78" t="s">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>